--- v0 (2026-02-27)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.10.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezská sestra 2023 vyhlásila vítězky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osmý ročník ankety Moravskoslezská SESTRA 2023 má své vítězky. Oceňovalo se na slavnostním galavečeru v aule Vysoké školy báňské – Technické univerzity celkem v šesti kategoriích a jedna z cen putovala i do karvinské rájecké nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,61 +248,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Kotučová, vítězka v kategorii Porodní asistentka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Moc si toho cením, že jsem byla vyznamenaná a byla bych ráda, kdyby to ocenění patřilo všem zdravotníkům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Večerková, vítězka v kategorii Dlouhodobý přínos v ošetřovatelské péči</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: “Zatím to ještě musím nějak vstřebat, protože jsem s tím moc nepočítala.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: “Zatím to ještě musím nějak vstřebat, protože jsem s tím moc nepočítala.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titul Sestra veřejnosti lidé letos udělili Nikole Proškové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Prošková, Sestra veřejnosti</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Pro mě to znamená hodně, protože hlasovali lidé, kteří mě znají z té práce, a to je vlastně top.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Krhut, vystupující</w:t>
       </w:r>
       <w:r>
@@ -213,53 +326,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na obchvatu Karviné je uzavřen odstavný pruh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V úseku obchvatu Karviné, který byl letos v létě otevřen pro řidiče, teď pracovníci společnosti Skanska provádějí dokončovací práce, konkrétně terénní a vegetační úpravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Jde o mulčování půdy, úpravy terénu v okolí komunikace a výsadbu téměř 17 tisíc keřů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Jde o mulčování půdy, úpravy terénu v okolí komunikace a výsadbu téměř 17 tisíc keřů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Havrlantová, mluvčí společnosti Skanska</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tyto práce, které jsou nezbytné pro zlepšení celkového vzhledu a kvality této důležité dopravní stavby, si vyžádají dopravní omezení. Ve dnech od 10. října do 10. listopadu 2023 je uzavřen odstavný pruh v délce 220 metrů mezi staničením 2,38 km a 2,6 km. Naším cílem je zajistit dlouhodobou udržitelnost a pohodlí pro řidiče na této trase."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vegetační úprava se provádí na vysokých násypech, tím byla stavba také specifická. Stavělo se na poddolovaném území a bylo nutné respektovat stoletou vodu. Na násypy bylo použito zhruba 800 tisíc kubíků z místní zdroje, hlušiny z dolů. V průběhu celé stavby byl kladen velký důraz na monitoring klesání, to byl také jeden z hlavních důvodů prodloužení termínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -409,132 +521,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krasobruslařům začala ještě před začátkem školního roku nová sezóna. Rádi by ale mezi sebe přivítali nové zájemce, a to už od předškolního věku, podívejte se na další reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sportovní Krasobruslařský Klub Karviná se věnuje zhruba třicítce dětí ve věku od 4 do 16 let, které trénují své dovednosti ve třech kategoriích: přípravka, předzávodní a závodní družstvo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tréninky už běží naplno, i tak ale stále vyhlížejí nové zájemce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tréninky už běží naplno, i tak ale stále vyhlížejí nové zájemce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Rumler, předseda SKK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na nové členy pořád čekáme, pořád to máme otevřené, jestli má někdo dítko doma, se kterým neví co dělat, tak zkuste přijít k nám, máme každý čtvrtek otevřeno pro veřejnost, kolem 16. hodiny. Ty děti tady mají perfektní pohybovou přípravu, to bruslení je krásný sport, posiluje imunitu, nemusíte se ani bát, že nemáte brusle, máme tady nějaké brusličky na půjčení . Ty děti si to prostě osahají a pokud se vám to zalíbí, tak si vás tady vezmeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tréninky na začátku probíhají dvakrát týdně, na suchu i na ledě. POzději se pak intenzita tréninků zvýší. Trenéři v týmu rádi přivítají i chlapce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Rumler, předseda SKK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ono to vypadá, že to krasobruslení je pro holky, kluků je určitě málo, nebál bych se toho a bylo by fajn, kdyby se to víc rozrostlo s klukama, ono to přinese i jinou atmosféru v klubu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nela Korzonková, krasobruslařka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já krasobruslím 4 roky, baví mě to hrozně moc, mám tady hodně kamarádek a hodně jsem se toho naučila.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tina Langerová, krasobruslařka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já bruslím pomalu už šest let, je  to tady fakt super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Více informací o fungování Sportovního Krasobruslařského Klubu Karviná najdete na webových stránkách skkkarvina.cz nebo na facebooku klubu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Více informací o fungování Sportovního Krasobruslařského Klubu Karviná najdete na webových stránkách skkkarvina.cz nebo na facebooku klubu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -609,93 +718,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-24-10-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>