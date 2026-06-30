--- v0 (2026-03-02)
+++ v1 (2026-06-30)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné začali likvidovat jmelí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné začala likvidace jmelí na stromech. Tento parazit napadá dřeviny po celém městě, nejvíce je rozšířen v parku Boženy Němcové, kde také první práce začaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jmelí je jeden z nejrozšířenějších rostlinných cizopasníků, který ničí stromy. Hostitelské dřevině odebírá tolik vody, že dochází k výraznému prosychání koruny.  Dřevinu tím postupně vyčerpá a ta usychá. V Karviné se do boje se jmelím pustili v polovině října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jmelí je jeden z nejrozšířenějších rostlinných cizopasníků, který ničí stromy. Hostitelské dřevině odebírá tolik vody, že dochází k výraznému prosychání koruny.  Dřevinu tím postupně vyčerpá a ta usychá. V Karviné se do boje se jmelím pustili v polovině října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nám se podařilo získat norských fondů dotaci na ošetření stromů, které jsou napadené jmelím. Nejvíce jsou napadené v parku Boženy Němcové, přesto to odstranění bude probíhat v rámci celé Karviné. Bude asi přes tisíc stromů ošetřeno a některé stromy, které odborníci uznají za vhodné, budou pokáceny, v žádném případě ale nedojde k pokácení zdravých stromů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
@@ -167,99 +281,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mnohdy je strom tak slabý, že stromolezci musí být nahoře velmi opatrní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Stránský, stromolezec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To nebezpečí a to riziko je vždycky, nejen u suchých, ale i živých stromů, u suchých záleží, co je to za druh dřeviny, ale nikdy do něj nevidíte, takže vždycky to je trochu vabank, ta stoprocentní jistota tam není nikdy, že se nic nestane. Třeba ten strom, který polezu já, je nahoře úplně suchý. V minulosti byl tím jmelím napaden relativně hodně, takže v tuto chvíli jediné, co se dá udělat je ten strom hodně sesadit, abychom ho zachránili a on tady mohl ještě prosperovat a pár let žít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Odstraněné větve se budou dále zpracovávat, štěpkovat a odvážet na kompostárnu. Likvidovat jmelí se bude až do dubna příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti se bavily s klaunem Hopsalínem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strašidelná zábava čekala i na nejmenší děti v Obecním domě Družba. O zábavu se postaral klaun Hopsalín, známá ikona dětského světa, která děti baví už více jak třicet let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obecní dům Družba patřil odpoledne  dětem, které se s radostí prostřednictvím masek a kostýmů proměnily na kostlivce, upíry, princezny ze záhrobí a další strašidelné bytosti, aby si společně zatancovaly a zasoutěžily s oblíbeným Hopsalínem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obecní dům Družba patřil odpoledne  dětem, které se s radostí prostřednictvím masek a kostýmů proměnily na kostlivce, upíry, princezny ze záhrobí a další strašidelné bytosti, aby si společně zatancovaly a zasoutěžily s oblíbeným Hopsalínem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: malí návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bylo to dobré, soutěže byly fajn, moc jsem si to užila a malování na obličej bylo taky dobré." "Mě se líbilo jak jsme tancovali." "Bylo to skvělé, já jsem se perfektně bavila."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Reidel, klaun Hopsalín</w:t>
       </w:r>
       <w:r>
@@ -277,57 +394,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za klauna se poprvé oblékl v roce 1993 a od té doby baví děti i dospěláky ve svých zábavných programech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Reidel, klaun Hopsalín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Strašně mě naplňuje práce s dětmi a kdyby to člověk neměl rád od srdce, tak to asi nemůže dělat tak dlouho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jméno Hopsalín dostal tento klaun před třiceti lety přímo od dětí podle náplně programu, který je plný písniček, hopsání a zábavy.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Jméno Hopsalín dostal tento klaun před třiceti lety přímo od dětí podle náplně programu, který je plný písniček, hopsání a zábavy.  ---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -396,93 +507,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-31-10-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>