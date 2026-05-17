--- v0 (2026-02-26)
+++ v1 (2026-05-17)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.11.2023, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítejte u televizních obrazovek, je čas na medicínská témata z Fakultní nemocnice Ostrava. V prvním příspěvku se přeneseme do virtuálního světa, s pacienty Kliniky dětského lékařství  si zahrajete počítačovou hru, letos  už popáté v prostorách Lékařské fakulty  proběhl veletrh práce pro studenty medicíny a  s primářem  Kardiochirurgického centra Radimem Brátem si budu povídat o operacích srdce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinika dětského lékařství se proměnila ve svět PC Minecraft</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vestibul Kliniky dětského lékařství se proměnil ve svět Minecraftu. Mezi dětmi jde o populární počítačovou hru současnosti, ve kterém má hráč neomezenou svobodu pohybu a cíle si určuje sám. Ve fakultní nemocnici ji přenesli z virtuálního do reálného prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti plnily různé úkoly. Vojta: Mně se líbilo, jak jsem si vyrobil lampu. Adélka: Nejvíce se mi líbilo, jak jsem střílela do panáčka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malá Adélka na jednom stanovišti měla za úkol trefit zápornou postavu Minecraftu – zeleného Creepera. Akci si užily nejen děti, ale i rodiče. Uspořádala je pro ně nezisková organizace Haima Ostrava při Klinice dětského lékařství, která pomáhá vážně nemocným dětem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,113 +220,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Pazdera, Malý svět techniky, Dolní oblast Vítkovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My jsme přijeli z Malého světa techniky U6 z Dolní oblasti Vítkovic. Máme tady program na téma Minecraft. Tady si děti můžou vyrobit své vlastní louče. Potom tam dál máme výrobu postaviček z ruliček toaletního papíru anebo si můžou zastřílet na zápornou postavu Creepera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Haima Minecraftem v reálném světě navázala na další akce, které pro děti pravidelně pořádá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Češková, ředitelka Haimy Ostrava a zdravotní sestra Kliniky dětského lékařství:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Doufám, že to bude zajímavý den pro všechny děti, které přijdou buď na ambulanci anebo jsou tady hospitalizované. Měli jsme různé světy pro děti. Byl to třeba Harry Potter anebo pohádkové odpoledne. Tento měsíc se snažíme přenést do světa Minecraftu. Jde o svět, ve kterém žijí. Všichni jsou na mobilech a hrají Minecraft. Zkusili jsme ho přenést do nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem bylo, aby se dětští pacienti aspoň na chvíli odpoutali od svých zdravotních problémů a přišli na jiné myšlenky. A to se ve světě Minecraftu podařilo s přehledem splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">KAM PAK?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kam Pak? Odpovědět se studentům medicíny pokusil veletrh práce. Letos jej už popáté v prostorách Lékařské fakulty Ostravské univerzity zorganizoval Československý spolek mediků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Čumpelík, předseda Československého spolku mediků LF OU:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cílem veletrhu je prezentace zdravotnických zařízení z různých koutů České republiky a pomoc studentům a budoucím absolventům zdravotnických oborů a taky lékařům, zdravotním sestrám a veškerému zdravotnickému personálu najít si zaměstnavatele a to co přesně hledají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve stánku Fakultní nemocnice Ostrava dostali studenti tištěné informační materiály, ale měli možnost vidět i reportáže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve stánku Fakultní nemocnice Ostrava dostali studenti tištěné informační materiály, ale měli možnost vidět i reportáže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Škulavíková, Útvar náměstka ředitele FNO pro personální řízení:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Studenti na nich mohou vidět, co všechno je na daném oddělení čeká, jak ta práce na daném pracovišti vypadá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem vzbudila i reportáž z výjimečného pracoviště, kterým je Klinika hematoonkologie. Se studenty živě diskutoval její hlavní protagonista, nedávný absolvent ostravské medicíny Ondřej Šušol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,51 +349,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Jaromír Gumulec, primář, Klinika hematoonkologie FN Ostrava a LF OU: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Protože je to zajímavá práce, a protože na to máme buňky a je otázka, jestli ti medici, které chceme na to mají buňky, a když tak jim předáme know how .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailní informace k práci ve Fakultní nemocnici Ostrava si nakonec vyžádaly téměř dvě desítky studentů. Kliniky, které je zaujaly budou moci osobně navštívit a blíže poznat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ve FNO už 30 let operují srdce, Radim Brát, primář, Kardiochirurgické centrum"</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přesně před třiceti lety provedli ve Fakultní nemocnici Ostrava v nově vzniklém Kardiochirurgickém centru první operaci srdce. Bylo to ještě v areálu nemocnice v Zábřehu a byl u toho i současný a dlouholetý primář centra, docent Radim Brát. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Brát, primář, Kardiochirurgické centrum FNO: </w:t>
       </w:r>
       <w:r>
@@ -648,93 +754,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-02-11-2023-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>