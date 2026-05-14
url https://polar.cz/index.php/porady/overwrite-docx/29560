--- v0 (2026-02-28)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.11.2023, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní nádraží v Ostravě a zadní Přívoz by mohla v budoucnu propojit lávka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrální ostravský obvod rozšířil strategický plán fajnOVA CENTRUM i o celý Přívoz. Otevírá se tady tak spousta možností pro návrhy, jak s lokalitou pracovat a co zlepšit. Jednou z nich je i zajištění lepšího propojení mezi předním a zadním přívozem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,89 +178,87 @@
         <w:t xml:space="preserve">Alexandr Nováček, odborník Ostravské univerzity:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Zároveň zlepšit propojení uvnitř Přívozu samotného. Tady se  nachází řada bariér, které těm lidem vytváří poměrně nepříznivé prostředí pro  život. My se celkově snažíme o regeneraci toho Přívozu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Ta strategie je pochopitelně věc dlouhodobá. Ale jedna z věcí,  co jsme při té strategii identifikovali, a je to očividné, je špatná dostupnost  zejména lidí ze zadního Přívozu. To, co vidíte za mnou je jediné spojení pro  pěší, jak se mohou dostat na druhou stranu. A asi sami vidíme, že to není  ideální."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V úvahu tak přichází potřeba značné investice pro výstavbu  lávky přes železniční koridor, který obě části rozděluje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V úvahu tak přichází potřeba značné investice pro výstavbu  lávky přes železniční koridor, který obě části rozděluje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Asi by bylo fajn postavit nějakou lávku, která propojuje třeba  hlavní nádraží se zadním Přívozem, teď hned. Ale druhá věc je vystimulovat to  okolí tak, aby ta potřeba byla doopravdy tak vážná a aktuální, aby doopravdy ta  lávka byla prakticky nutnost. Nyní by to bylo něco, co by určitě pomohlo, ale  my chceme, abychom oživili celý ten Přívoz. Celá strategie nejenom, že má řešit určité sociologické a  jiné problémy a zlepšit celkově vnímání té lokality, plus prostředí, ve kterém  tady lidé žijí a investují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandr Nováček, odborník Ostravské univerzity:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aby se tady zlepšovala ekonomická situace, třeba maloobchodníci  měli kde podnikat, aby se tady rozvíjely služby. A celkově došlo ke zlepšení té  situace, ve které se Přívoz v současnosti nachází."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strategický plán rozvoje obvodu je na roky 2022 až 2027 s dlouhodobým  výhledem do roku 2035.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strategický plán rozvoje obvodu je na roky 2022 až 2027 s dlouhodobým  výhledem do roku 2035. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -220,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-03-11-2023-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>