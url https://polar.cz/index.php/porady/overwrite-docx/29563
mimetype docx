--- v0 (2026-03-01)
+++ v1 (2026-06-23)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci chytili zloděje přímo při činu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci mají za sebou další úspěšný zákrok. Tentokrát u obchodního centra na ulici Nádražní zadrželi zloděje těsně po krádeži. V tašce měl zboží z několika obchodů najednou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nakupovat bez zaplacení se v karvinském obchodním centru rozhodl 43 letý muž. Jeho úmysl překazili strážníci, kteří si ho všimli při běžné kontrolní činnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nakupovat bez zaplacení se v karvinském obchodním centru rozhodl 43 letý muž. Jeho úmysl překazili strážníci, kteří si ho všimli při běžné kontrolní činnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Si strkal vystavené zboží přímo do tašky. Když uviděl hlídku, chtěl odejít, nicméně hlídka ho konfrontovala a on se doznal k tomu, že zboží skutečně odcizil, což následně potvrdili paní prodavačky, které přišli a identifikovali své zboží.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro strážníky nešlo o žádného nezkušeného nováčka, na svědomí toho měl v minulosti už více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,53 +246,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Některá dětská hřiště v Karviné už pomalu dosluhují a je čas na jejich obnovu. Pracovníci Odboru komunálních služeb magistrátu města proto před obnovou provádí průzkum mezi obyvateli blízkých domů, zda má hřiště dál sloužit dětem nebo si většina přeje jeho demontáž. Žádosti jsou totiž oboustranné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na území Karviné mimo areály mateřských škol se v současné době nachází zhruba 24 dětských hřišť s různými herními prvky. Jejich údržba vyjde město ročně v průměru na 700 tisíc kč .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odbor komunálních služeb každoročně dostává několik žádostí na vybudování nových herních prvků, každá žádost je ale podrobena průzkumu obyvatel žijících v bezprostřední blízkosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odbor komunálních služeb každoročně dostává několik žádostí na vybudování nových herních prvků, každá žádost je ale podrobena průzkumu obyvatel žijících v bezprostřední blízkosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ne každý dnes chce mít dětské hřiště pod okny, protože zaznamenáváme i pravý opak, někteří chtějí demontovat hřiště a lavičky z důvodu nadměrného hluku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Například v Karviné-Hranicích přibyl před pár dny na žádost rodičů starších dětí nový solitérní herní prvek, jeho montáž proběhla jako první v České republice. Nachází se poblíž Základní školy Mendelova a vhodný je právě pro starší děti od 10 let výše. Rozvíjí jejich zdatnost, šikovnost a fyzickou kondici, pohyb na něm je trochu obtížnější, jak samy děti vyzkoušely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -253,53 +366,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozvánka na Lampiónový průvod s Martinem na bílém koni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iniciativa Dokořán ve spolupráci se Střediskem volného času Juventus a za podpory statutárního města Karviná zvou širokou veřejnost na Lampiónový průvod s Martinem na bílém koni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce se koná se v sobotu 11. listopadu. Sraz bude v 16:30 na louce pod Zámkem ve Fryštátě. Průvod dojde až na Lodičky, kde bude připraven program pro děti, ohnivá show i rytířské klání. Sebou si vezměte lampiony, světélka a třeba i párky k opékání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce se koná se v sobotu 11. listopadu. Sraz bude v 16:30 na louce pod Zámkem ve Fryštátě. Průvod dojde až na Lodičky, kde bude připraven program pro děti, ohnivá show i rytířské klání. Sebou si vezměte lampiony, světélka a třeba i párky k opékání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Deváťákům pomohla v rozhodování Volba povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -536,93 +648,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-04-11-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>