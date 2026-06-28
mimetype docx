--- v0 (2026-03-01)
+++ v1 (2026-06-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.11.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Práce na zvelebení okolí jezera v parku pokračují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jezero v parku Boženy Němcové je v probíhající druhé etapě vyčištěno od sedimentu. Sací bagry ukončily svou činnost, odvodňovací linka byla demontována. Práce tady ale pokračují, podívejte se na první reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V polovině srpna začala 2. etapa čištění jezera v zámeckém parku ve Fryštátě. Samotná realizace zahrnuje i úpravy břehů jezera a zvětšení plochy jednoho z ostrovů. V první etapě se stihlo odbahnit 70 procent ze dna vodní plochy, nyní vyčistil zbytek</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V polovině srpna začala 2. etapa čištění jezera v zámeckém parku ve Fryštátě. Samotná realizace zahrnuje i úpravy břehů jezera a zvětšení plochy jednoho z ostrovů. V první etapě se stihlo odbahnit 70 procent ze dna vodní plochy, nyní vyčistil zbytek </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vojtíšek, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době jsme dokončili odsátí sedimentu ze dna vodní plochy, odtěžili jsme zhruba 16 tisíc kubíků sedimentu, dnes už pokračuje demontáž odvodňovací linky, která byla umístěna na parkovišti u katastrálního úřadu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odtěžení sedimentu se zvýšila i hloubka jezera, v nejhlubším místě má kolem dvou metrů. Tím ale práce zdaleka neskončily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -128,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj uvedla do provozu pracoviště magnetické rezonance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj slavnostně uvedla do provozu nové pracoviště magnetické rezonance. Jeho předností bude možnost vyšetřovat touto moderní diagnostickou metodou i děti. Půjde o třetí nemocnice v kraji, která to malým pacientům umožní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pracoviště magnetické rezonance vzniklo za osm měsíců v novém objektu rájecké nemocnice poblíž centrálního příjmu. Slavnostně bylo uvedeno do provozu za účasti představitelů města i pojišťoven i zřizovatele MS kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pracoviště magnetické rezonance vzniklo za osm měsíců v novém objektu rájecké nemocnice poblíž centrálního příjmu. Slavnostně bylo uvedeno do provozu za účasti představitelů města i pojišťoven i zřizovatele MS kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Do zdravotnictví jsou nejdůležitější investice, protože zdraví máme všichni jen jedno a pro mě je důležité, abychom měli kvalitní vybavení pro vyšetřování, ale i co je důležité - mít kvalitní personál a dostatek personálu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedinečnost tohoto pracoviště spočívá v tom, že disponuje i nemagnetickým anesteziologickým přístrojem, který nemocnice zakoupila díky dotaci z kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,53 +348,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">120. výročí málem zaniklého evangelického hřbitova v Karviné-Dolech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osud téměř zaniklého evangelického hřbitova v Karviné-Mexiku se změnil díky dobrovolníkům, kteří mu začali před šesti lety vracet jeho podobu a důstojnost. Před pár dny se tady konala vzpomínková akce, která měla historii tohoto málem zapomenutého místa připomenout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krojovaní horníci, dobrovolníci a pamětníci si za přítomnosti evangelického pastora i zástupců vedení Karviné připomněli vzpomínkovou akcí 120. výročí založení hřbitova v Karviné-Mexiku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krojovaní horníci, dobrovolníci a pamětníci si za přítomnosti evangelického pastora i zástupců vedení Karviné připomněli vzpomínkovou akcí 120. výročí založení hřbitova v Karviné-Mexiku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci vzpomínkové akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všichni mluví o Karviné, ale jen o šikmém kostele, ale Karviná byla až po Lazy, velké město, proto sem přicházím, protože se cítím svázaná s tímto místem. Je to důležité, ty kořeny tady člověk zapustil." "Já tu chodím pravidelně, protože manželka tady má rodiče pochované. Je třeba zachovat tradici, pokud se tu už nekope, netěží, to tu zůstane navěky už."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poslední místo odpočinku vzniklo v roce 1903 díky štědrosti jeho zakladatele Josefa Krainy, na jehož hrobu všichni společně zapálili svíčku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -524,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-07-11-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>