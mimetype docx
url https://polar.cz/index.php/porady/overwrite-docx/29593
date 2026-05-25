--- v0 (2026-02-27)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.11.2023, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava je opět nejpřívětivějším úřadem v kraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský magistrát je k lidem přívětivý. Potvrdil to dalším vítězství v anketě vyhlašované ministerstvem vnitra. V MS kraji se za Ostravou umístila Kopřivnice a třetí nejpřívětivější je Opava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,57 +233,56 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava vylepšila podmínky pro investory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návrh architektky Evy Jiřičné na rekonstrukci výškového domu na Ostrčilově ulici Ostravě jsme vám už představovali. Město jej nechalo vypracovat jako budoucí možnou podobu a nabídlo pozemek i s budovou investorům. Nyní Ostrava podmínky ještě vylepšila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výškový dům na Ostrčilově ulici v centru Ostravy je prázdný od roku 2013. Zvažovalo se jeho zbourání, ale vedení města nakonec rozhodlo, že ikonickou stavbu zachová. Renomovaná architektka Eva Jiřičná vytvořila projekt, jak by mohl po rekonstrukci dům vypadat. Pozemek s budovou pak město nabídlo investorům. Přihlásil se pouze jeden, který ale nakonec na podmínky nepřistoupil. Zastupitelstvo města je proto nyní vylepšilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Jan Dohnal, primátor Ostravy:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jan Dohnal, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po domluvě s paní architektkou jsme umožnili dělat i dílčí změny, takže pokud by se v průběhu nějakých propočtů ukázalo, že něco je nereálné, zbytečně komplikované nebo drahé, tak je můžeme přivést k sobě a můžeme dojít k nějakému kompromisu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt navrhuje rekonstrukci domu a přístavbu parkovacího domu. K bydlení by mělo být až 76 jednotek od  1+kk po nadstandardní mezonetové byty. Řešení počítá se zachováním stávající  železobetonové konstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Jiřičná, architektka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme všechno proto, aby ta budova byla zelená. Zabývali jsme se tím, jak můžeme ozelenit balkóny, samozřejmě jsme měli problémy s požárními otázkami i vnitřním rozdělením."</w:t>
@@ -388,93 +502,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-09-11-2023-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>