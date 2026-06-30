--- v0 (2026-03-01)
+++ v1 (2026-06-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Společnost OKD poskytla Nadaci OKD dar ve výši 58 milionů korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky mimořádně příznivým výsledkům v loňském roce poskytla těžební společnost OKD své nadaci finanční dar ve výši 58 milionů korun. Z velké části poputují peníze do měst a obcí, které jsou ovlivněny těžbou. 9 milionů získá na své projekty třeba Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bikeři z Karviné uspořádali akci Farej do lesa na kolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynulý víkend patřil v Karviné bikerům. Oddíl Black Forest Bikers uspořádal pro veřejnost velkou sportovní akci na sportovišti za Obchodní akademií nazvanou Farej do lesa na kolo. Co bylo jejím smyslem se dozvíte v naší reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sportoviště Karviná za Obchodní akademií se stalo dějištěm velké akce malých i velkých bikerů, především z oddílu Black Forest Bikers, který v Karviné vznikl v roce 2019. Na pumptrackové dráze přítomným návštěvníkům členové oddílu předvedli všechno, co na svých horských kolech umí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sportoviště Karviná za Obchodní akademií se stalo dějištěm velké akce malých i velkých bikerů, především z oddílu Black Forest Bikers, který v Karviné vznikl v roce 2019. Na pumptrackové dráze přítomným návštěvníkům členové oddílu předvedli všechno, co na svých horských kolech umí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Mojzyszek, předseda spolku Black Forest Bikers z. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme zaměřeni na výuku dětí na horském kole, specializujeme se především na dětskou klientelu. Co se týká tréninku, co je nejdůležitější, tak my učíme, aby to dítě na tom dobře stálo, dobře brzdilo, dobře ovládalo kolo, dobře najíždělo klopené zatáčky, odkloněné zatáčky. Je to celá řada prvků, které se musí naučit, aby jezdily bezpečně. Je to adrenalinový sport, nebezpečný, ale když se člověk naučí ty správné mechanismy, které má, tak minimalizujeme úrazy nebo nehody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Členy oddílu jsou děti od 7 do 18 let. Věnuje se jim skupina zkušených instruktorů. Tréninky probíhající na pumptrackové dráze a přes zimu i v hale, v adrenalin centru, které je k tomu uzpůsobeno. Hlavním místem tréninků je ale část Černého lesa, kde jsou vybudované stezky, které bikeři využívají pro svůj trénink. Jejich snahou je síť stezek, které tady vznikaly postupně od 90 let minulého století, udržet .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -501,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-11-11-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>