--- v0 (2026-02-01)
+++ v1 (2026-05-07)
@@ -1,137 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.11.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat F-M městu ulevil, řeší se i měření hlučnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Frýdku-Místku jednoznačně ulevil dopravě v centru. Aktuálně mohou lidé vnímat komplikace spojené s uzavírkami a omezeními kvůli některým opravám. Ředitelství silnic a dálnic aktuálně řeší také stížnosti na hluk z obchvatu. Měření pomůže zpracovat dodatečná protihluková opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V posledních dnech se objevují různé názory na vliv  obchvatu Frýdku-Místku na dopravu ve městě. Podle vedení magistrátu ale  jednoznačně městu ulehčil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My podle předběžných  dat, které máme, víme, že tranzit kamionové dopravy městem, skoro vymizel. Ale  hlavně asi o třetinu klesla celková zátěž té hlavní ulice, která byla tím  hlavním průtahem. A díky této pozitivní změně mohli začít i ty velké opravy,  tranzitem poškozených mostů a cest. A situace, která byla před dvěma lety  nemyslitelná, že hlavní bude průjezdná jedním pruhem, dokonce na dvou místech,  v současné situaci, může nastat. Protože ta doprava nekolabuje. Právě díky  obchvatu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň se také objevily  také stížnosti na možný nadměrný hluk z obchvatu. Ty už řeší Ředitelství silnic  a dálnic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň se také objevily  také stížnosti na možný nadměrný hluk z obchvatu. Ty už řeší Ředitelství silnic  a dálnic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Podle našich slibů  jsme nechali změřit hluk z dopravy na zprovozněném obchvatu Frýdku-Místku.  Zakázku nyní zpracovává externí firma, která nám teprve dodá konečné výsledky.  Vnímáme samozřejmě stížnosti některých občanů, ovšem směrodatným dokumentem pro  stavbu dalších protihlukových opatření, je právě certifikované měření. A teprve  na základě objektivní hlukové studie máme právo začít plánovat nové protihlukové  stěny nebo navýšené bariéry. Tímto způsobem řešíme stížnosti na hluk například  u nedaleké Bašky nebo podél Chlebovic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já bych chtěl jenom ubezpečit  občany. Tak, jak mě kontaktují, že opravdu my nejsme tím, kdo to realizuje, ani  kdo realizuje to měření, ani kdo bude dělat ty protihluková opatření. Ale  budeme celou svou váhou města a občanů tlačit na ŘSD, aby opravdu vychytalo ta  správná místa, aby ta protihluková opatření byla udělána na místech, která  opravdu sníží ten hluk v těch okrajových částech a tam se eliminovaly ty  negativní vlivy. I když víme a je to potvrzeno, že celkový dopad obchvatu je  naprosto pozitivní a to odlehčení, které způsobil městu je obrovské. A dneska můžeme  říct, že to město se opravdu nadechlo. Tranzit vymizel a zásadně klesla doprava  na té hlavní třídě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesná čísla  průjezdnosti městem a zároveň i přes obchvat bude mít Frýdek-Místek k dispozici  až v dubnu příštího roku. Tím by měly být jasné reálné dopady otevření obchvatu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesná čísla  průjezdnosti městem a zároveň i přes obchvat bude mít Frýdek-Místek k dispozici  až v dubnu příštího roku. Tím by měly být jasné reálné dopady otevření obchvatu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravidelné setkání zástupců vedení města s občany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -227,75 +340,73 @@
         <w:t xml:space="preserve">Anketa: 2.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Přišla jsem s problematikou  gastro odpadů, bioodpadů, garáží, parkovacích domů, výsadby stromů." – Jak jste  spokojena s odpověďmi? – "Jsem, ale měla jsem toho daleko víc, ale už se na  to nedostalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vždycky se něco  nového dozvím a hodně bojuju o novou zastávku autobusovou u městského hřbitova.  Je to v dezolátním stavu, ale pan primátor říkal, že pokud bude udělaný nadjezd  nad tím, tak se bude řešit ta zastávka. Protože hodně lidí starších nejezdí  autem až k obřadní síni. Ta zastávka tam je v dezolátním stavu. Tak  za to já bojuju."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město může díky setkáním zjistit přímou vazbu od veřejnosti  na různé projekty, které realizuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město může díky setkáním zjistit přímou vazbu od veřejnosti  na různé projekty, které realizuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Podle toho je můžeme  třeba i upravovat nebo potom ve zpravodaji, u vás na Polaru a tak dále, se můžeme  věnovat těm věcem, kterým lidé třeba úplně tak nerozumí. Nebo nechápou ty  kroky. A když je vysvětlíme, tak potom když jim občané porozumí, tak se prosazují  mnohem lépe. Protože máme společný cíl. Například ušetřit náklady za svoz  dopadů. Těmi konkrétními kroky, které se dějí. A když budeme postupovat  společně, tak to bude znamenat výhodu pro město jako takové i pro občany. Určitě v tom pravidelném  setkávání budeme pokračovat. A já bych si troufal říct, že mimo CAS to bude v příštím  roce pokračovat i v jiných místech ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen v letošním roce se už v Centru aktivních seniorů  uskutečnilo s občany šest setkání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen v letošním roce se už v Centru aktivních seniorů  uskutečnilo s občany šest setkání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ a MŠ Naděje dostane další speciální vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -321,103 +432,101 @@
         <w:t xml:space="preserve">Vratislav Matěj, ředitel ZŠ a MŠ Naděje,  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V mateřské škole máme normální třídy s handicapovanými  integračními dětmi. To jsou dvě třídy. Potom 4 třídy máme speciální mateřské  školy. Navýšili jsme během loňského roku kapacitu, protože poptávka je z té  veřejnosti. Pak máme základní školu speciální, kde se vzdělávají děti podle  dílu 1 a 2. To je tady na této budově Škarabelova. A pak máme třídy základní  školy na 5. základní škole, kde učíme opět podle dvou vzdělávacích programů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tam děti zdravé, ale zároveň se tato školka věnuje  dětem se speciálními potřebami, s tělesnými a duševními handicapy. Jsou  tam speciální třídy pro děti s více vadami, pro autistické děti. A ta péče  samozřejmě je velmi náročná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naděje aktuálně řeší s městem možnosti zavedení nových  terapeutických místností a také úpravu zahrady.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naděje aktuálně řeší s městem možnosti zavedení nových  terapeutických místností a také úpravu zahrady. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vratislav Matěj, ředitel ZŠ a MŠ Naděje,  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Navštívil nás pan primátor. Dal nám takovou pomocnou ruku,  protože v letošním školním roce bude naše škola slavit 30. výročí  založení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se s vedením domluvil na dvou věcech. Že v místě,  kde nyní funguje pouze mateřská školka, budeme v příštích letech pracovat  pouze se zahradou. Kde bychom chtěli doplnit prvky, které budou nejenom pro děti  uklidňující, ale zároveň pomohou i s tou péčí. A v tom krátkodobém  horizontu jsme se domluvili, že budou zřízeny dvě speciální relaxační místnosti.  Takzvané Snoezelen, které velmi pomáhají, zejména autistickým dětem a dětem s více  vadami, k tomu, aby se zklidnily a dost ulehčí tu péči."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vratislav Matěj, ředitel ZŠ a MŠ Naděje,  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To jsou místnosti, které podporují senzorické, vědomostní  znalosti, dovednosti těch dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prvních úprav a vylepšení by se mohla škola dočkat už v příštím  roce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prvních úprav a vylepšení by se mohla škola dočkat už v příštím  roce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -492,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-20-11-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>