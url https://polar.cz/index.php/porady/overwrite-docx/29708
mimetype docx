--- v0 (2025-12-19)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.11.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se do stávky zapojí dvě třetiny ZŠ i MŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyjednávání mezi odbory a ministerstvem zkrachovalo. 27. listopadu se tak školy chystají zapojit do stávky. V Moravskoslezském kraji by se mohlo jednat až o polovinu školských zařízení.  V Havířově se zapojí dvě třetiny ZŠ i MŠ a také některé střední školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitel vidí problémy i jinde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Zaťko, ředitel ZŠ Gorkého Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Není jasno ve financování asistentů pedagoga a o tom, jak budou asistenti pedagoga v rámci inkluze fungovat ve školách dále a potom také záležitost i těch ostatních neinvestičních prostředků, které se používají také na nákup učebnic a pomůcek. Pokud tam dojde k nějakému snížení, tak i tam bude ta kvalita našeho školství ohrožená.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Havířově se do stávky zapojí dvě třetiny základních i mateřských škol. Většina z nich zůstane zavřená. A chystají se i střední školy. Na Gymnáziu Komenského učitelé o stávce se studenty diskutují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Havířově se do stávky zapojí dvě třetiny základních i mateřských škol. Většina z nich zůstane zavřená. A chystají se i střední školy. Na Gymnáziu Komenského učitelé o stávce se studenty diskutují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza, studentka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě si myslím, že taky by měli dostávat takový podíl hodnocení, jaký by měli na svou práci, protože také odvádějí velkou práci. Kuchařky dělají jídlo pro ty děti, kteří nemají možnost si udělat jídlo sami, nebo jim je rodiče nemají možnost udělat.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asistenti také odvádějí kus práce v té škole. Protože, když je ve třídě jedno zvláštní dítě, nebo pár dětí, tak ten učitel na ně nemá moc času, tak spíše ten asistent se jim věnuje.”</w:t>
       </w:r>
@@ -407,93 +521,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-25-11-2023-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>