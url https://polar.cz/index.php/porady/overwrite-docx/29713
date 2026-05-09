--- v0 (2026-02-28)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.11.2023, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezigenerační soutěž seniorů společně s dětmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálský Domov pro seniory Pohoda se úspěšně zúčastnil mezigenerační soutěži nazvané Pošlete vzkaz příběhem. Od pořadatele získal šek ve výší 25 tisíc korun. Za získané peníze doplnil vybavení pro své klienty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -69,136 +184,101 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Matúšů, ved. Sociálního úseku Centrum pro seniory Pohoda Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jde o to, že vlastně senioři odvypráví nějaký svůj příběh životní. Děti si vyslechnou a pak nějakým kreativní způsobem zpracují tento příběh.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Babičky dětem vyprávěly obyčejné příběhy ze svého života. Děti vyprávění velmi zaujalo, pro ně to byla dávná a neznámá minulost. Domov pro seniory Pohoda se aktivně věnuje stykům nejmladší a nejstarší generace. Setkávání dětí a seniorů jsou zde takřka pravidlem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimila Mikesková, seniorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vyprávěla jsem jim o životě na domku, jak se mi ztratila slepice, jak vyseděla čtrnáct kuřátek, no a děcka to tak krásně zpracovaly, že až mě to překvapilo.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libuše Novotná, seniorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vyprávěla jsem jim o papouškovi Pepíkovi. Jako takovou zdánlivě pohádku, ale byla to skutečnost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sofie Košárková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No tak my jsme to vytvořili a my jsme tam různě vyráběli a psali tam nějaké věci, co nám babičky povídaly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Štalmach: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme skládali zvířátka z lega, co nám vyprávěla paní.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Zavadilová, učitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Od první chvíle se nám tento projekt velice líbil. Děti byly nadšené příběhem babiček, které jim vykládaly hlavně třeba věci, které neznaly od svých rodičů. Napadlo nás, že vytvoříme knihu. Každý svým dílem přispěl.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Domov pro seniory Pohoda se aktivně věnuje stykům nejmladší a nejstarší generace. Setkávání dětí a seniorů jsou zde takřka pravidlem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -295,93 +375,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-27-11-2023-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>