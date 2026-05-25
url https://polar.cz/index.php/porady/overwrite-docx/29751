--- v0 (2026-02-25)
+++ v1 (2026-05-25)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.11.2023, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stop dekubitům - preventivní program zaměřený na hojení ran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci preventivní akce s názvem Stop dekubitům mohli v respiriu Fakultní nemocnice Ostrava vidět například techniku správného polohování nechodícího pacienta, u kterého hrozí proleženiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci preventivní akce s názvem Stop dekubitům mohli v respiriu Fakultní nemocnice Ostrava vidět například techniku správného polohování nechodícího pacienta, u kterého hrozí proleženiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bc. Markéta Cigánková, konzultantka hojení ran FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Abychom si pacientku zafixovali v této poloze, tak jsme využili polohovací pomůcku hada. Dá se s ním vypodložit jak hlava, tak oblast mezi nožkama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připravena byla i ukázka péče o nohy, kterou sestry provádějí pomocí přístrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,51 +206,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mgr. Lenka, Krupová, Ph.D., MBA, vrchní sestra Kožního odd. FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To celé jedno obinadlo, většinou desítkové, neberu si větší, většinou osmičkové, nebo desítkové, podle toho, jak je ta noha hrubá, mi končí v úrovni kotníkové boty. A až tím druhým obinadlem, které může být trošičku širší, jedu až pod koleno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do týmu konzultantek hojení ran je ve Fakultní nemocnici Ostrava aktivně zapojeno 20 speciálně vyškolených sester .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Krupová, vrchní sestra Kožního oddělení Fakultní nemocnice Ostrava: Ve FNO se věnují pacientům s nehojícími se ranami</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve studiu vítám Lenku Krupovou, vrchní sestru Kožního oddělení Fakultní nemocnice Ostrava a koordinátorku týmu konzultantek hojení ran. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Krupová, vrchní sestra, Kožní odd. FN Ostrava: </w:t>
       </w:r>
       <w:r>
@@ -509,82 +622,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já Vám děkuji za příjemný rozhovor, vám děkuji za pozornost a pokračujeme dále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté v Krevním centru FN Ostrava hromadně darovali krev</w:t>
       </w:r>
-      <w:br/>
-[...15 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Celkem 64 policistů dorazilo na hromadný odběr krve do Krevního centra FN Ostrava. Společnou akci už popáté v historii zorganizovalo Krajské ředitelství policie Moravskoslezského kraje. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Někteří z policistů patří k pravidelným dárcům. Třeba Josef Nulíček si připsal už svůj jubilejní 40. odběr. „Poprvé jsem daroval před 13 lety. Vždycky jsem chtěl udělat něco nad rámec svých pracovních povinností. Myslím si, že v tom je velký smysl a beru to jako součást své profese,“ říká devětatřicetiletý strážce zákona, kterého společně s jeho kolegy pochválil ředitel krajského ředitelství brig. gen. Mgr. Tomáš Kužel: „Je to úžasný počin. Doufám, že i v budoucnu se takových odběrů zúčastní co nejvíce darujících policistů a občanských zaměstnanců z řad Policie ČR.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Primářka Krevního centra FN Ostrava a náměstkyně ředitele pro léčebnou péči doc. MUDr. Zuzana Čermáková, Ph.D., MHA oceňuje, že policisté hromadným odběrem naplňují heslo: Pomáhat a chránit: „Je to velká pomoc. Týdně totiž vydáváme zhruba 450 transfuzních jednotek. Za každým jedním darovaným vakem stojí konkrétní dárce. Krev totiž zatím neumíme uměle vyrobit. Může ji dát jen člověk člověku. Doufám, že stejně jako letos budou úspěšné i další ročníky těchto hromadných odběrů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -652,93 +761,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-30-11-2023-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>