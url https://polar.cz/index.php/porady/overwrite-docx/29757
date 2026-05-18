--- v0 (2026-02-23)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12.2023, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Menší investice ke konci roku směřují i ke školám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Těsně před prvním sněhem stihla Studénka dokončit některé drobnější investiční akce. Podle bezpečnostních norem vybudovala schodiště u nouzového východu Základní školy Sjednocení, u další školy zpevnila blátivou odstavnou plochu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,53 +411,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Stanek, vedoucí technického úseku, SAK Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Díky tomu, že se v porubě rekonstruuje zimní stadion, tak se nám ozvali z bruslařského klubu Ostrava a začali tady trénovat i krasobruslaři, které jsme tady zatím neměli. Nemáme tady krasobruslařský klub a jsme rádi, že to tady využívají, že nám řeknou zase nějaké svoje poznatky. Většinou nám chválí led, že jsme dobří na to, jak jsme malí.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Ferbrová, trenérka Bruslařského klubu Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“My jsme hledali v různých lokalitách, ale tady nám vyšli vstříc jak hodinama, tak zřejmě i financema. Jezdíme tady  dvakrát týdně, ve středu a ve čtvrtek.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“My jsme hledali v různých lokalitách, ale tady nám vyšli vstříc jak hodinama, tak zřejmě i financema. Jezdíme tady  dvakrát týdně, ve středu a ve čtvrtek.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Stanek, vedoucí technického úseku, SAK Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Požadavky jsou v podstatě stejné, musí být jenom dobře upravený led, nesmí tam být moc rýhy. Tím, že začínají už kolem jedné hodiny, tak ten led mají opravdu dobrý, protože kluci mají dopoledne čas ho upravit po večeru z předchozího dne, kdy jsou tady chlapi, kteří mají sto kilo, a ty rýhy jsou opravdu hlubší.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Ferbrová, trenérka Bruslařského klubu Ostrava: </w:t>
       </w:r>
       <w:r>
@@ -473,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-01-12-2023-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>