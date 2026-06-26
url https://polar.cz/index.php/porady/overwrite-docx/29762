--- v0 (2026-03-01)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna v Karviné-Fryštátě se rekonstruuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova regionální knihovny v Karviné-Fryštátě momentálně prochází velkou modernizací.Čtenáři a návštěvníci se mohou mimo těšit na nové vybavení a změnu provozní dispozice stávajícího Střediska hudby a umění. Prostor bude rozdělen do zón – odpočinková, poslechová a tvořivá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,57 +191,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pobočka v Karviné-Fryštátě bude také díky projektu bezbariérová, pořizujeme schodolez a také se rekonstruuje sociální zázemí, bude zde bezbariérové WC pro návštěvníky. Tato pobočka bude také nově interiérově vybavena novým moderním nábytkem a IT technikou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společně s modernizací tohoto objektu dojde i vybavení IT technikou v knihovně v Karviné-Mizerově a Novém Městě. Tam budou také ve vstupních prostorách nainstalovány nové LCD monitory s pozvánkami na akce knihovny, ale i na sportovní a kulturní akce jiných organizací..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Také měníme kamerový systém pro lepší bezpečnost návštěvníků a zaměstnanců knihovny. Zavádíme i technologii  RFID, která bude chránit knihovní fond v pobočce Karviné-Fryštátě a Novém Městě. Samozřejmě se budeme snažit o to, abychom mohli nabízet kvalitnější a lepší služby všem návštěvníkům a čtenářům karvinské knihovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na vylepšení knihovny by měly skončit do konce tohoto roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -134,75 +242,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nohejbalový turnaj žáků základních škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V tělocvičně karvinské Základní školy Družby se konal nohejbalový turnaj žáků základních škol z Karviné, Havířova a Frýdku-Místku. Cílem turnaje bylo přilákat ještě více dětí k tomu to sportu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nohejbalový turnaj dvojic určený žákům základních škol již patří mezi tradiční akce, do kterých se školy zapojují. Koná se dvakrát ročně, v tělocvičně domácí Základní školy Družby, a také i venku na hřišti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nohejbalový turnaj dvojic určený žákům základních škol již patří mezi tradiční akce, do kterých se školy zapojují. Koná se dvakrát ročně, v tělocvičně domácí Základní školy Družby, a také i venku na hřišti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Stařičný, organizátor turnaje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Minimálně pět let, co tu jsem , se to tady koná, ale dříve moji kolegové to pořádali také, takže si myslím, že na naší škole je to taková tradice. Někteří kluci hrají závodně ten nohejbal, někteří se účastní i republikových závodů. Soupeř musí dostat míč přes tu síť, má na to tři dopady, tři doteky. Nohejbal má tři disciplíny, singly, jeden na jednoho, dvojice, pak je ještě nohejbal trojic. Pravidla nemáme upravená, protože hrajeme podle pravidel Českého nohejbalového svazu, hraje se do deseti, pokud jsou vyřazovací zápasy, tak třetí série od stavu 5:5."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tým ze ZŠ Cihelní se snažil obhájit první místo z loňského ročníku, tentokrát se jim ale nedařilo tak, jak by si přáli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tým ze ZŠ Cihelní se snažil obhájit první místo z loňského ročníku, tentokrát se jim ale nedařilo tak, jak by si přáli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adrian Gábor,  účastník turnaje ze ZŠ Cihelní</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to hlavně o nervech a o přemýšlení. Je těžké to dostat přes tu síť, dobře to zpracovat, je to o nervech no."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Stařičný, tělocvikář na ZŠ Cihelní:</w:t>
       </w:r>
       <w:r>
@@ -305,68 +411,66 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká cena Karviné 2023 v judu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Judisté TJ Baník Karviná zorganizovali 7. ročník mezinárodních závodů pro děti a mládež nazvaný Velká cena Karviné. Konal se tradičně v hale Kovony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velká cena Karviné patří mezi tradiční turnaje v judu s mezinárodní účastí. Každoročně se sem sjíždějí začínající i zkušení závodníci v kategoriích mladší a starší žáci ale také mladší dorostenci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velká cena Karviné patří mezi tradiční turnaje v judu s mezinárodní účastí. Každoročně se sem sjíždějí začínající i zkušení závodníci v kategoriích mladší a starší žáci ale také mladší dorostenci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Štefánik, trenér a předseda oddílu judistů TJ Baník Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">” Máme 196 závodníků, pro letošek jsme udělali jednu novinku, rozšířili jsme o jedno závodní tatami, aby  ta soutěž proběhla rychle a byla efektivnější v průběhu zápasů.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">” Máme 196 závodníků, pro letošek jsme udělali jednu novinku, rozšířili jsme o jedno závodní tatami, aby  ta soutěž proběhla rychle a byla efektivnější v průběhu zápasů.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organizátoři upravili pravidla pro menší děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Štefánik, trenér a předseda oddílu judistů TJ Baník Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Menší děti nesmí dělat všechny techniky, jako větší děti, co mohou používat páky, škrcení. Karvinou reprezentují hlavně noví začínající judisti, jedno želízko v ohni nám onemocnělo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -574,93 +678,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-02-12-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>