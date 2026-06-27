--- v0 (2026-02-27)
+++ v1 (2026-06-27)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinou čekají půlroční dopravní komplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiče čekají příští rok v Karviné dvě velká dopravní omezení, která zkomplikují dopravu ve městě. Opravou projde přes dva a půl kilometrů dlouhá ulice Borovského a také se plánuje zbourání a postavení nového kovonského mostu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Správa silnic MSK chystá velkou opravu ulice Borovského v Karviné. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnost silnice. V souladu s novelou zákona o pozemních komunikacích byl tento projekt posouzen a vyhodnocen auditorem bezpečnosti provozu na pozemních komunikacích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Správa silnic MSK chystá velkou opravu ulice Borovského v Karviné. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnost silnice. V souladu s novelou zákona o pozemních komunikacích byl tento projekt posouzen a vyhodnocen auditorem bezpečnosti provozu na pozemních komunikacích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono to sice není vidět, ale to odvodnění této silnice a spodní vody nám tam dělají své. Ale mám dobrou zprávu, podařilo se nám zajistit finance z evropských fondů, takže ta investice 34 milionů korun, která bude vložena do té silnice, tak 29 milionů nám zaplatí Evropa a pouze my zaplatíme 5 milionů korun, určitě se to vyplatí. Bude tam modernizované vodorovné značení, bude plastové, budou udělané nové zastávky, bude tam jednoduchý kruhový objezd s ulicí Na Kopci a ta silnice potom bude připravena do budoucna na provedení dvou kruhových objezdů, až se bude jednou stavět ta obytná zóna nad Pískovnou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Rozsah všech navržených úprav prošel schválením jak ze strany dopravní policie, tak i příslušným silničním správním úřadem a stavba získala stavební povolení.  Rekonstruovat se bude celá silnice od křižovatky se silnicí I/67 po hranici s Polskou republikou v celkové délce 2669 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Z důvodů organizace dopravy po dobu stavby a rozdílných nároků na rozsah prací v jednotlivých úsecích je stavba členěna na 4 úseky. Stavba si vyžádá určitě částečná i úplná dopravní omezení. V současné době zhotovitel vypracovává harmonogram prací a uzavírek, který se bude projednávat s dopravci a dotčenými orgány.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Současně se budou také opravovat autobusové zálivy a to zastávek Ráj Na Kopci a „Ráj, Ščerba“.  Práce by měly začít v květnu a potrvají 120 dní, na konci prázdnin bude ulice Borovského opravena. O něco dříve začnou dopravní komplikace kvůli kovonskému mostu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Současně se budou také opravovat autobusové zálivy a to zastávek Ráj Na Kopci a „Ráj, Ščerba“.  Práce by měly začít v květnu a potrvají 120 dní, na konci prázdnin bude ulice Borovského opravena. O něco dříve začnou dopravní komplikace kvůli kovonskému mostu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ten most už je starý, nikdy se tam nedělala pořádná rekonstrukce, je ve stavu nevyhovujícím. Jediné, co nám projektanti doporučili, tak strhnout. Ta oprava bude stát 100 milionů korun. Začne se někdy kolem 15.3. a skončí se v listopadu, takže po tuto dobu bude ten most neprůjezdný. Bude tam ale udělána lávka pro pěší, kteří se dostanou na druhou stranu vlečky. V rámci toho budeme opravovat i cestu od jednoho kruhového objezdu, který je u Kovony a u dalšího kruhového objezdu, který je s ulicí Leonovova.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic MSK</w:t>
       </w:r>
       <w:r>
@@ -178,53 +291,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti se zapojily do olympijského víceboje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronzová olympijská atletka a mistryně světa Šárka Kašpárková navštívila žáky karvinské Základní školy Dělnická, kteří se poprvé zapojili do olympijského víceboje. Každoročně se do této sportovní výzvy zapojí kolem 130 tisíc dětí z celé republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V nafukovací hale Základní školy Dělnická se konalo školní kolo olympijského víceboje. Účastníci se tady také setkali i se zástupkyní Českého olympijského výboru, světově úspěšnou atletkou Šárkou Kašpárkovou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V nafukovací hale Základní školy Dělnická se konalo školní kolo olympijského víceboje. Účastníci se tady také setkali i se zástupkyní Českého olympijského výboru, světově úspěšnou atletkou Šárkou Kašpárkovou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Kašpárková, úspěšná atletka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já tady dnes pomáhám s tím rozjezdem, dnes tady máme pět disciplín, máme hod medicinbalem přes hlavu vzad, trojskok snožmo, lehy-sedy, kliky a přeskoky přes švihadlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Šotkovský, účastník olympijského víceboje:</w:t>
       </w:r>
       <w:r>
@@ -367,69 +479,67 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na jarmarku ZŠ Slovenská děti vařily Vánoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na závěr se ještě na chvílí předvánočně naladíme společně s dětmi a učiteli Základní a Mateřské školy Slovenská, kteří pro rodiče, přátele školy i širokou veřejnost připravili krásný vánoční jarmark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vestibul Základní školy Slovenská se  stal místem setkání rodičů a přátel školy při jejich každoročním vánočním jarmarku. Na něm nechyběly nejrůznější výrobky a dobroty, které si mohli zájemci zakoupit domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Michael Klos, ředitel ZŠ a MŠ Slovenská:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Michael Klos, ředitel ZŠ a MŠ Slovenská:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Výrobky vyráběli žáci naší školy a dobroty pekli a vařili rodiče nebo prarodiče, všichni, kteří nás mají rádi. Ve spolupráci se sdružením používáme výtěžek na další akce pro děti, výlety, atd.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V tělocvičně popřál přítomným rodičům a dětem pohodové vánoční svátky i primátor města a  děti ze školní družiny také ve svém vystoupení rodičům prozradily recept na to, jak se vaří Vánoce.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V tělocvičně popřál přítomným rodičům a dětem pohodové vánoční svátky i primátor města a  děti ze školní družiny také ve svém vystoupení rodičům prozradily recept na to, jak se vaří Vánoce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice Litzková, vychovatelka ve školní družině:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připravily to děti z 1. 4 a 5. třídy, nacvičovali jsme to od října, Děti byly nadšené a myslím, že si to dnes krásně užily, těšily se z hezkých kostýmů, ze svých rolí i odměny, kterou dostaly.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci jarmarku:</w:t>
       </w:r>
@@ -561,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-16-12-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>