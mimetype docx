--- v0 (2025-12-23)
+++ v1 (2026-04-22)
@@ -1,197 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.12.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová výstava Pavla Formana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První reportáž nás zavede na výstavu vynikajícího malíře Pavla Formana. Jeho obrazy zaujmou především svými rozměry, barevností i tématy. Představují průřez Formanovou tvorbou i jeho vývoj za poslední roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sám Pavel Forman je původem z Bruntálu. Nyní už se etabloval na Ostravsku, kde má také svou galerii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Forman, vystavující malíř: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jelikož jsem už skoro 6 let ostravák, tak jsem se chtěl zde nějak prezentovat v místním prostředí. Řekl bych, že se nejedná o nějakou retrospektivní výstavu. Je to výstava, která je rozdělená do dvou, tří tématických okruhů, je to takový konvolut prací, sestavených přímo pro tento prostor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V tématech Formanových obrazů je zřetelný jeho vývoj v posledních letech i inspirace, které ho ovlivňovaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Forman, vystavující malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ty věci ve srovnání s dalšími pracemi, jsou barevně takové uspořádanější, decentnější oproti těm starším cyklům, které vycházely z nějakých novějších nebo street-artových věcí a byly hodně barevně přepálené.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Velkou malířovou inspirací je jeho dcera Berta, která ho přiměla i k filosofickým zamyšlením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Forman, vystavující malíř:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „To je takový vizuální zážitek, který nelze nijak opominout, takže jsem se rozhodl to nějak zpracovat. Nicméně mě fascinovalo, kde je ta hranice mezi dítětem lidským a třeba dítětem opičím. Tam je vlastně nějaký malý zlomeček DNA, který nás dělí od toho zvířete. Samozřejmě velmi rád deformuji i ty figury ve svých obrazech, protože opravdu mě zajímá, jak dalece jsme zvířetem a nebo jak dalece může být zvíře lidské.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V dalších velkých obrazech se objevují také autoportréty či náhodné inspirace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Forman, vystavující malíř: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pracuji občas s nějakým autoportrétem nebo se snažím sám sebe personifikovat do nějakého obrazu. Tady jsem si odskočil od těch závažnějších těžších témat jedno odpoledne ,kdy byla taková tvůrčí krize, jsem namaloval dvě mrtvé muchy. Nicméně jsem k nim přidal i velrybí oko.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstava Pavla Formana současně uzavírá letošní výstavní  sezónu celé galerie.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Malášek Šrubařová, marketing GVU: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Výstava Pavla Formana je v letošním roce naše poslední a hned z kraje příštího roku, 16 ledna nás čeká vernisáž nové výstavy Ivo Sumce a budou to opět malby.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Téma naší druhé reportáže bude aktuálně předvánoční a zavede nás na vánoční jarmark v Muzeu Těšínska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -283,56 +363,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Dudová, návštěvnice akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme tady dneska přijeli, protože tady vystupoval soubor Paskovjanek a náš syn Honzík Duda tancoval. Vystupovali jsme v druhém a třetím patře se třemi tanečky. Potom jsme prošli celé muzeum s tím, že jsme se nechali i vyfotit, vyzkoušeli jsou výborné preclíky a podívali jsme se na Bajku, která byla venku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Badurová, vedoucí Historické budovy Muzea Těšínska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Co se týká řemeslníků, tak opravdu jsme se snažili tu skladbu mít pestrou. To znamená, že v prvním patře můžete vyrábět slaměné ozdoby, můžete si nazdobit perníčky a nebo se podívat na zdobení baněk a háčkované ozdoby. Dále máme dílnu drátkování, dílnu plstěnou, vyrábíme přívěsky z hovězích kostí a v neposlední řadě se dají ještě nazdobit baňky.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -407,93 +481,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-18-12-2023-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>