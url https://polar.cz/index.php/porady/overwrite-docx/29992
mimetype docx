--- v0 (2026-02-28)
+++ v1 (2026-06-26)
@@ -1,89 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinské porodnici se v loňském roce narodilo 627 dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinské porodnici se v loňském roce narodilo 627 dětí, více chlapců než děvčat. Na svět už v první dny letošního roku přišlo několik dětí, první z nich byla Helenka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvního občánka města Karviné letošního roku se stala malá Helenka. Na svět přišla 1. ledna v 1 hodinu 18 minut, vážila 2830 gramů a měřila 48 centimetrů. Jí a také poslednímu loňskému dítěti narozenému v karvinské porodnici předali dárky na uvítanou zástupci vedení nemocnice i města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Radim Slíva (nestr. za SOCDEM), náměstek primátora Karviné: "</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Radim Slíva (nestr. za SOCDEM), náměstek primátora Karviné: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme rádi, že máme na katastru města Karviné nemocnici s porodnicí. Novým občánkům bych popřál hodně štěstí, zdraví a spokojenosti a zároveň bych chtěl poděkovat pracovníkům porodnice za jejich skvělou a obětavou práci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2023 se narodilo v karvinském porodnici celkem 627 dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Skalková, staniční sestra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V loňském roce se narodilo 323 chlapečků, holčičky byly trochu v pozadí, bylo jich jen 304, ale to nám samozřejmě vůbec nevadí, my jsme rádi za každé děťátko, které se u nás narodí."</w:t>
@@ -163,53 +277,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční svátky i Silvestr v Karviné očima městských strážníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční svátky i silvestrovské oslavy proběhly v Karviné v relativním klidu. Žádná mimořádná událost nezaměstnala ani městské strážníky. I tak měli práce dost s výtržníky, u některých museli použít i donucovací prostředky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední dny v roce bývají ve znamení rodinných setkání u vánočního stromečku, oslav a vítání Nového roku. Z pohledu městské policie šlo o poměrně klidnější týden.)</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední dny v roce bývají ve znamení rodinných setkání u vánočního stromečku, oslav a vítání Nového roku. Z pohledu městské policie šlo o poměrně klidnější týden.) </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem se díval na statistiky od 23.12. do Silvestra a musím říct, že i při pohledu na kamery na náměstí, kde bylo 20-30 lidí, tak lidé zřejmě vyslyšeli apel na minimální používání zábavní pyrotechniky. V případě té zábavní pyrotechniky my vnímáme jako největší problém používání petard. Je to v podstatě ta nejjednodušší pyrotechnika, bohužel, nejvíce ji používají děti, které trousí ty petardy různě po sídlištích. My jsme měli  10 oznámení, zejména přes webové rozhraní Bezpečná Karviná, nicméně, než ta hlídka tam dojede, tak ty děti jsou pryč a na druhou stranu není to až tak závažná činnost, abychom vyhodnocovali kamerové záznamy. Tady bych spíše apeloval na rodiče, aby dětem domlouvali, aby ty petardy nepoužívali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zábavní pyrotechnika bývá velkým tématem k polemice, mnozí si bez ní příchod nového roku nedovedou představit, jiní obzvláště kvůli stresu psů a dalších domácích mazlíčků, by ji nejraději zrušili nebo výrazně omezily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -323,141 +436,136 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné obnovili školní ligu miniházené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dívčí a ženský oddíl házené TJ Sokol Karviná obnovil po několika letech školní ligu miniházené. Jejím smyslem je přilákat děti ke sportu a vzbudit v nich zájem o kolektivní pohybové hry jako je právě házená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tímto pokřikem začala podzimní část školní ligy v miniházené smíšených družstev žáků základních škol. Miniházená se do škol vrací po několikaleté pauze.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tímto pokřikem začala podzimní část školní ligy v miniházené smíšených družstev žáků základních škol. Miniházená se do škol vrací po několikaleté pauze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Jančošek,organizátor karvinské házenkářské školní ligy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme po několika letech, kdy HCB Karviná měla pod vedením skvělé trenérky Janou Hajžmanovou školní ligu, tak my jsme se s naším dívčím a ženským oddílem TJ Sokol Karviná rozhodli, že to oživíme tu tradici a začneme s tou školní ligou znovu na podzim a sice mezi čtyřmi školami zatím. Pokud se to bude líbit a bude zájem, tak to rozšíříme o další školy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jako první vlaštovky v obnovené školní lize si mezi sebou zahrály týmy ze Základní školy Prameny, Slovenská, Borovského a U Studny. Většina dětí házenou ještě nikdy nezkoušela hrát. Zjednodušená pravidla miniházené pro školy si malí začátečníci vštěpovali při každé rozehrávce,  útoku i obraně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jako první vlaštovky v obnovené školní lize si mezi sebou zahrály týmy ze Základní školy Prameny, Slovenská, Borovského a U Studny. Většina dětí házenou ještě nikdy nezkoušela hrát. Zjednodušená pravidla miniházené pro školy si malí začátečníci vštěpovali při každé rozehrávce,  útoku i obraně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Jančošek,organizátor karvinské házenkářské školní ligy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " Jsem rozhodčí, mentor, lektor a vysvětlovač těch pravidel, protože ti menší se s tím moc nesetkali i když jsme slavné město házenkářské, ale to je v oddíle. Tady na těch školách se ta házená se spíše nehraje, ale vidíme, že by to škol jsou šikovní, pomalu se učí a každým kolem se zlepšují.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ U Studny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Házenou jsem hrál poprvé, ale ušlo to, líbilo se mi to." "Zatím neprohráváme, tak nás to baví." "Teď se mi líbí hlavně to, že umím bránit." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Slovenská:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Házenou jsem hrála poprvé, lépe mi to šlo v bráně, podle mě." "Bavilo mě to hodně, nehrála jsem nikdy házenou. Málem jsem dala gól." "Nahrával jsem často, ale ještě jsem nedal gól."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Smyslem těchto školních turnajů je vzbudit v dětech zájem o sport a pohyb..</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Smyslem těchto školních turnajů je vzbudit v dětech zájem o sport a pohyb..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Jančošek,organizátor karvinské házenkářské školní ligy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Aby prostě měli radost ze hry, to je rozhodující, nejsou rozhodující výsledky, hlavně, aby je to bavilo a my k tomu máme i doprovodný program, máme nejen utkání, ale i další disciplíny."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Aby prostě měli radost ze hry, to je rozhodující, nejsou rozhodující výsledky, hlavně, aby je to bavilo a my k tomu máme i doprovodný program, máme nejen utkání, ale i další disciplíny." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V této podzimní části se podle pravidel hrál jeden poločas deset minut každý s každým. Další kola se plánují od února do května, slavnostnější finále o ceny se pak uskuteční na konci školního roku, v červnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -539,93 +647,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-06-01-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>