--- v0 (2026-02-03)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovní čety dočišťují ulice od sněhu a ledu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koordinace úklidu sněhu při vývozu odpadů. Ale také například čety v ulicích, které dočišťují frekventovaná a důležitá místa s vysokým pohybem lidí. Novinky, které zavedlo město Frýdek-Místek v zimní údržbě už v loňském roce. A aktuální zima potvrzuje, že systém spolupráce se osvědčuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naštěstí nám už nesněží, ale ty teploty nejsou příznivé. Sůl  přestává působit při teplotách menších než mínus sedm stupňů celsia. Takže  pokud někde jsou nějaké zbytky sněhu, tak je třeba je dočistit ručně nebo  případně nějakým mechanismem. Takže v tuto chvíli máme stále ještě v ulicích  nějaké pracovní čety s lopatami, které se snaží vyčistit ta místa, která  je třeba. Přechody, autobusové zastávky a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme několik změn. Jsou dočišťovací čety, které  pomáhají u kontejnerů. A zároveň jsou chlapi z technických služeb, kteří  pravdu s lopatami řeší zastávky, zálivy, přístupy ke zdravotnickým  zařízením a tak dále. Tak, aby ten sníh na těch místech, kde je opravdu  největší pohyb, také seniorů i lidí, kteří jsou imobilní a tak dále, aby byl  ten sníh co nejrychleji pryč. A musím říct, že ta spolupráce funguje a budeme v ní  dále pokračovat. Protože cílem je, aby nám ty městské společnosti fungovaly  dobře. A aby občané viděli výsledky jejich práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Meteorologové předpovídají na následující dny ve  Frýdku-Místku opět mírnější počasí. Denní teploty se mají držet mezi nulou až mínus  pěti stupni a od příštího týdne mají opět stoupat lehce nad nulu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Meteorologové předpovídají na následující dny ve  Frýdku-Místku opět mírnější počasí. Denní teploty se mají držet mezi nulou až mínus  pěti stupni a od příštího týdne mají opět stoupat lehce nad nulu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Daruj F-M vybírá na úpravy a vybavení Lidového domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -149,53 +263,52 @@
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Katolický lidový dům ve Frýdku-Místku předložil v rámci  programu žádost o zařazení záměru pořízení vzduchotechniky do klubu Nezbeda a  vybavení. Stolů a židlí do kluboven pro děti, skautů a seniorů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kohutová, spolek Katolický lidový  dům Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prioritou pro nás je nakoupení nebo vybavení klubu Nezbeda, vzduchotechniky.  Protože je to nejvíc aktuální. Avšak, těžko říct, kolik se vybere peněz. A  pokud by se vybralo méně peněz, tak bychom zvolili nové vybavení stolů a židlí.  Protože to už je opravdu velmi staršího data."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ideální by samozřejmě bylo, kdyby se vybral dostatek peněz  na to, ať se opraví vzduchotechnika a zároveň pořídí nový nábytek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ideální by samozřejmě bylo, kdyby se vybral dostatek peněz  na to, ať se opraví vzduchotechnika a zároveň pořídí nový nábytek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kohutová, spolek Katolický lidový  dům Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzduchotechnika je potřebná proto, že je to v přízemních  prostorech a pokud je vlhko a netopí se ještě, tak tam je trošku problém s cirkulací  vzduchu. A jak říkám, vybavení nábytku, to už si říká řadu let o výměnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -227,75 +340,73 @@
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Program Daruj F-M je tradiční program, který funguje tak, že  žadatel si požádá o podporu města, která je maximálně 200 tisíc korun. S tím,  že město nedá tu částku rovnou žadateli. Ale částku, která se vybere ve veřejné  sbírce, poté zdvojnásobí. Takže v současné době u Lidového domu, který  vybírá až 400 tisíc korun, město přislíbilo částku 200 tisíc, ale za podmínky,  že 200 tisíc se vybere od dárců z veřejnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kohutová, spolek Katolický lidový  dům Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moc všem, kteří přispějí do této sbírky, děkujeme. A moc si  toho vážíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od roku 2022 je v programu Daruj F-M otevřena také  sbírka Pomoc Ukrajině. A od loňského září běží sbírka na výstavbu Flow trailu  Palkovické hůrky, kde se buduje dráha pro terénní cyklisty všech věkových  kategorií.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od roku 2022 je v programu Daruj F-M otevřena také  sbírka Pomoc Ukrajině. A od loňského září běží sbírka na výstavbu Flow trailu  Palkovické hůrky, kde se buduje dráha pro terénní cyklisty všech věkových  kategorií. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Larysz, autor projektu Flow Trails  Palkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Založili jsme spolek Flow Trails Palkovice. Domluvili jsme  se s obcí na tom, abychom mohli využívat obecní les pro vybudování Flow trailu.  A chceme touto aktivitou zapojit tu mládež Palkovickou a mládež i z okolí,  aby se mohla realizovat na tvorbě toho trailu jako takového. A potom  samozřejmě, aby měli nějaké propojení sportu a přírody. A to samé platí pro všechny  z okolí Frýdku-Místku, kteří mají zájem o horská kola."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sbírka na Flow trail poběží do konce března a sbírka na Katolický  lidový dům je naplánována až do konce letošního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sbírka na Flow trail poběží do konce března a sbírka na Katolický  lidový dům je naplánována až do konce letošního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">DISTEP navýšil cenu tepla o 13,5 %, nejméně v okolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -323,129 +434,126 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čuda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Poslední dva roky, jenom rok 2023, byl velice složitý v rámci  teplárenství a energetických soustav jako takových. S tím, že i přes  obtíže, které na tom trhu jsou, se nám podařilo navýšit ceny tepla pouze o 13,5  procenta pro další období."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DISTEPu se už několikátým rokem daří cenu tepla razantně  nezvyšovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">DISTEPu se už několikátým rokem daří cenu tepla razantně  nezvyšovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čuda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "13,5 procenta je v tuto chvíli, troufám si říct, opět  jedno z nejnižších navýšení široko daleko, v regionu především. A to  především s ohledem na to, že náš hlavní dodavatel Veolia Energie vyrábí  teplo především z obnovitelných zdrojů. To znamená, že ze štěpky. Tím pádem  se nás tolik nedotklo navýšení cen emisních povolenek a uhlí jako takového."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dále také platí, že DISTEP je aktuálně stále nejvýhodnějším  dodavatelem tepla ve městě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dále také platí, že DISTEP je aktuálně stále nejvýhodnějším  dodavatelem tepla ve městě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čuda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tuto chvíli je centrální vytápění, které je  převažující v rámci města Frýdku-Místku, nejefektivnějším způsobem vytápění  pro občany. Pakliže ho porovnáme například s vlastními plynovými  kotelnami, případně s tepelnými čerpadly, tak stále jsme zhruba o 40 procent  levnější než tyto zdroje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DISTEP stále hledá cesty, jak cenu tepla udržet na únosné  výši. Pomoci tomu má například i aktuální přeměna bývalého hotelu Centrum na  byty a také místo, kde bude centralizováno zázemí společnosti, která je aktuálně  rozeseta na několika místech ve městě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">DISTEP stále hledá cesty, jak cenu tepla udržet na únosné  výši. Pomoci tomu má například i aktuální přeměna bývalého hotelu Centrum na  byty a také místo, kde bude centralizováno zázemí společnosti, která je aktuálně  rozeseta na několika místech ve městě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -520,93 +628,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-11-01-2024-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>