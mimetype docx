--- v0 (2025-12-27)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.1.2024, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fifejdská nemocnice ví, jak chce vypadat za 10 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská nemocnice Ostrava směřuje do 21. století. V průběhu 10 let chce investovat 5 miliard korun do modernizace. Srdcem nemocnice budou operační sály perfektně propojené se zbytkem nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava si na modernizaci šetří už od roku 2017. Ve fondu je nyní asi půl miliardy. Revitalizace vyjde na více než 5 miliard korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Mariánek, radní pro zdravotnictví MMO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hlavní zdroje financování bychom rádi získaly od státu, Moravskoslezského kraje, jednáme z Evropskou investiční bankou a máme připraveny i vlastní prostředky." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zhruba tři roky budou nyní trvat přípravy projektu a pak bude následovat 7 let bourání a budování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zhruba tři roky budou nyní trvat přípravy projektu a pak bude následovat 7 let bourání a budování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Málek, primář ARO MNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když se nám v tom novém projektu podaří zkoncentrovat tu práci například do 13 nebo patnácti pracovišť, tak ušetříme spoustu personálu, přístrojů i peněz." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě lepších podmínek pro pacienta  i personál, přinese modernizace také velké úspory. Zatímco nyní musí Ostrava provoz dotovat desítkami milionů korun, po dokončení bude nemocnice vydělávat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,51 +319,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Cesty mě zavály zpět do rodné Ostravy a tak to byla jasná volba, protože ta práce mě bavila i v Praze, kde jsem soužil." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci náborové kampaně Městská policie Ostrava uchazečům o tuto práci nabízí náborový příspěvek 60 tisíc korun a řadu dalších peněžních i jiných benefitů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava budovy pro Centrum pro rodinu potrvá rok a půl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum pro rodinu a sociální péči bude mít všechny své služby i zázemí pro prorodinné aktivity pod novou střechou v budově, kde je nově také ostravská záchytka. Přestěhuje se totiž do budovy bývalé ubytovny sester v areálu Městské nemocnice Ostrava. Nyní začala rekonstrukce budoucích prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -268,53 +388,52 @@
         <w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Když jsem hledal prostory pro novou protialkoholní záchytnou stanici, jelikož původní neodpovídala dnes požadovaným kritériím, padla mi do oka hyzdící budova bývalé ubytovny v areálu Městské nemocnice, na níž již byl vydán demoliční výměr. A protože záchytce postačovalo pouze jedno ze čtyř stávajících podlaží, blesklo mi, že by to mohla být dobrá volba pro nové sídlo Centra pro rodinu. Oslovil jsem pana ředitele, který byl z nabídky nadšen a potom už šlo vše standardním postupem. Zpracování projektu, uzavření dlouhodobé smlouvy o výpůjčce a zajištění potřebných finančních prostředků. S úsměvnou mírou nadsázky se tedy dá říci, že Centrum pro rodinu vděčí za své nové sídlo potřebě vybudovat v Ostravě novou záchytku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Schneider, ředitel Centra pro rodinu a sociální péči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Ta budova, ve které jsme je připravena k likvidaci. Už je stará a nedá se nic rekonstruovat. A naším cílem bylo najít budovu, kde bychom se s celým centrem společně vešli. Je nás 90 zaměstnanců, 5 sociálních služeb. Takže to chtělo mít větší barák."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Ta budova, ve které jsme je připravena k likvidaci. Už je stará a nedá se nic rekonstruovat. A naším cílem bylo najít budovu, kde bychom se s celým centrem společně vešli. Je nás 90 zaměstnanců, 5 sociálních služeb. Takže to chtělo mít větší barák." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S budováním centra se počítalo už při přeměně na záchytku. Práce včetně vybavení vyjdou na 57,5 milionu korun. 42 milionů bude dotace a zbytek získá centrum od města, kraje a dalších zdrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Uhlig, ředitel Městské nemocnice Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme rádi, že ta budova nalezla nějaké využití, protože v přízemní jsme vytvořili protialkoholní záchytnou stanici. Takže aby mohlo být něco nad tímto provozem, bylo to těžké najít. Nyní se nám naskytla tato příležitost, že tam bude, že se to pronajme bezplatně Centru pro rodinu a sociální péči, takže najde nějakého smysluplného využití. Protože my bychom tam provozovat jako městská nemocnice neměli co."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -438,93 +557,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-15-01-2024-17-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>