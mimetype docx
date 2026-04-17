--- v0 (2026-02-22)
+++ v1 (2026-04-17)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2024, 16:54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vítkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">VÍTKOVICE SE PŘED STO LETY PŘIPOJILY K VELKÉ OSTRAVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava letos slaví 100 let vzniku Velké Ostravy. Při této příležitosti se bude napříč městem konat mnoho kulturních akcí. Vítkovice jako zakládající člen ostravské metropole nezůstanou pozadu. Akce budou probíhat až do června a celý program najdete na www.velkaostrava.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V prosinci 1923 schválila československá vláda sloučení 7 moravských obcí. Od 1. ledna 1924 tak začala oficiálně existovat Velká Ostrava. Tvořily ji Moravská Ostrava, Hrabůvka, Mariánské Hory, Nová Ves, Přívoz, Vítkovice a Zábřeh.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V prosinci 1923 schválila československá vláda sloučení 7 moravských obcí. Od 1. ledna 1924 tak začala oficiálně existovat Velká Ostrava. Tvořily ji Moravská Ostrava, Hrabůvka, Mariánské Hory, Nová Ves, Přívoz, Vítkovice a Zábřeh. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (SPOLU/ODS), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vznik Velké Ostravy v roce 1924 je jeden z nejdůležitějších momentů ve vývoji tohoto města. Do té doby se opravdu ta tři původní města, když se teď oprostím od těch navazujících vesnic, rozvíjela vlastně samostatně, často si i konkurovala v mnoha věcech." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Šústková, ředitelka Archivu města Ostravy:</w:t>
       </w:r>
       <w:r>
@@ -205,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/vitkovicky-miniexpres/vitkovicky-miniexpres-17-01-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>