--- v0 (2026-02-26)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.1.2024, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce k oslavě 100 let Velké Ostravy budou půl roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrální ostravský obvod se zasadil o společný projekt sedmi obvodů k oslavám 100 let Velké Ostravy. Projekt potrvá půl roku a vyvrcholí v polovině června velkou akcí na Masarykově náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a Přívozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Moravská Ostrava a Přívoz má dvě akce. Jedna je Den MOaP,  která bude na Masarykově náměstí. To bude velká akce připomínající 100 let  Ostravy. Druhá akce je Hogo fogo kabaret organizovaný přes Centrum kultury a  vzdělávání v klubu Parník. To doporučuji. Jinak Moravská Ostrava Přívoz má to  štěstí, že mnohé instituce, které se zapojily, mají právě sídlo nebo prostory  na Moravské, tudíž doporučuji jak Galerii výtvarného umění, tak knihovnu nebo muzeum.  Je tam mnoho akcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO),  náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Celý projekt bude trvat první půlrok roku 2024 a vyvrcholí  akcí 15. června na Masarykově náměstí, kam přijde průvod v dobových kostýmech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednotlivé obvody připravily poznávací hry, které mají za  cíl přiblížit lidem z jiných ostravských částí, co je u nich zajímavého.  Všichni, kdo hrou projdou, budou zapojeni do slosování o hodnotné ceny.  Podrobnosti o všech akcích najdete na webu akce .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jednotlivé obvody připravily poznávací hry, které mají za  cíl přiblížit lidem z jiných ostravských částí, co je u nich zajímavého.  Všichni, kdo hrou projdou, budou zapojeni do slosování o hodnotné ceny.  Podrobnosti o všech akcích najdete na webu akce . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -212,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-19-01-2024-17-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>