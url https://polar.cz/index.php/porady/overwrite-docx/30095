--- v0 (2026-03-01)
+++ v1 (2026-07-03)
@@ -1,87 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranář na cestách Marek Balicki vycestoval na Kubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranář na cestách Marek Balicki v tuto chvíli tráví čas na Kubě, kam se vydal společně s další zkušenou cestovatelkou Veronikou. Za sebou mají prvních tisíc kilometrů na koloběžkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na konci loňského roku opustil Marek Balicki, známý záchranář na cestách, Českou republiku a vydal se opět do světa. Dodávku vyměnil za koloběžku a jeho novým poznávacím cílem se stala Kuba, na kterou tentokrát ale neodcestoval sám.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Marek Balicki, záchranář na cestách:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Marek Balicki, záchranář na cestách:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jede se mnou parťačka, která je odbornice na koloběžky a projedeme Kubu společně. To je krásné teplé prostředí v Karibiku, což se o prostředí karvinském říct nedá a máme v plánu projekt celou Kubu zleva doprava, uvidíme. Cesta by měla trvat 10 týdnů a mám v plánu zaťukat k nějakým hasičům, uvidíme, jak to tam půjde. Tentokrát je to jen jedna země, měla by přibýt jen jedna nášivka. Parťačka má projekt Neklidné nohy, vyloženě jezdí na koloběžce, už měla Irsko, Island a spoustu dalších zemí, tohle je pro ni první mimoevropská destinace.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vše potřebné má dvojice sbaleno v brašnách, které visí na předních řídítkách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Balicki, záchranář na cestách:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to koloběžka s předním 28 palcovým a zadním 20 palcovým kolem, všechno je na náš pohon, takže co si neuděláme, to nemáme."</w:t>
@@ -654,93 +767,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-20-01-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>