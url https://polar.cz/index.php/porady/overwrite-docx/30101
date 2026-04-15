--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -1,70 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2024, 18:37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformace kraje</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, vítejte u sledování pořadu TRANSFORMACE KRAJE, který vám přináší novinky z této oblasti. Dnešní díl věnujeme sociálním službám, jejichž transformace začala v roce 2003. Z původních ústavních pobytových služeb pro osoby se zdravotním postižením se tito lidé přemístili do prostředí, které co nejvíce kopíruje život jejich zdravých vrstevníků. Ve studiu už vítám náměstka hejtmana Moravskoslezského kraje Jiřího Navrátila. Dobrý den, vítejte u nás.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">                                                                                                                                </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
@@ -455,93 +563,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/transformace-kraje/transformace-kraje-22-01-2024-18-37" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>