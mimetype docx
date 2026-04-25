--- v0 (2025-12-23)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.1.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Modeláři z celé ČR se prezentovali na výstavě v Havířově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stovky modelů letadel, vojenské či hasičské techniky byly k vidění na výstavě v Havířově, na kterou přijeli modeláři z celé republiky. Součástí výstavy byl i krajský přebor žáků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -300,53 +415,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Sikora, SDH Horní Suchá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Uspořádání těchto závodů jsme provedli na základě iniciativy rodičů, kteří prosili, zda by nemohla být nějaká halová soutěž, tak jsme se rozhodli, že ji uděláme pro děti. Máme velkou účast, máme tady až 260 soutěžících. Za naše SDH soutěží třicet dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Urbancová, vedoucí Okresní odborné rady mládeže okresu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Vzhledem k tomu, že se jedná o sbor, který spadá do našeho okrsku, tak jsme na ně velice pyšní, protože jako první získali odvahu takovou soutěž v takovém rozsahu uspořádat vlastně po nás, kteří to pořádáme již 33 let.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Vzhledem k tomu, že se jedná o sbor, který spadá do našeho okrsku, tak jsme na ně velice pyšní, protože jako první získali odvahu takovou soutěž v takovém rozsahu uspořádat vlastně po nás, kteří to pořádáme již 33 let.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov postavili na start tři týmy. Dva týmy v kategorii mladších žáků a jeden tým v kategorii starších.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Urbancová, vedoucí Okresní odborné rady mládeže okresu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V tomto roce převzali vedení noví vedoucí, kteří s těmi dětmi intenzivně připravují na tyto halové soutěže a jednoznačně již i na tu naši halovou soutěž, která nás čeká na konci února. Takže i v tomto jsme na ně velice pyšní, že převzali pomyslnou štafetu ve vedení dětí a doufám, že se jim bude dařit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -505,93 +619,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-23-01-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>