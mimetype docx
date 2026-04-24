--- v0 (2026-02-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.1.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před nemocnicí probíhá revitalizace prostranství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncem loňského srpna započaly práce na revitalizaci prostranství před nemocnicí, jejímž cílem je nejen vybudování esteticky kultivovaných veřejných prostor, ale také navýšení počtu parkovacích míst, rozšíření chodníků, rekonstrukce sítě veřejného osvětlení i ploch pro relaxaci a v neposlední řadě obnova zeleně. Vzhledem ke složitým hydrogeologických podmínkám jsou součástí stavby i dva vsakovací objekty, kterými bude řešeno nakládání s dešťovými vodami a zadržování vody v krajině. Stavba hned od samého počátku narazila na několik problémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,93 +277,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/orlovsky-miniexpres/orlovsky-miniexpres-24-01-2024-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>