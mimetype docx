--- v0 (2026-02-20)
+++ v1 (2026-05-07)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zákaz kamionů přes Staré Hamry by měl platit po celý rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zákaz jízdy vozidel těžších než 12 tun by měl na trase přes Staré Hamry platit celoročně. Kamiony by měly jezdit po obchvatu, aby se snížilo riziko dopravních nehod a případného znečištění zdroje pitné vody pro celé Ostravsko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O celoroční platnost zákazu jízdy pro nákladní automobily s hmotností vyšší než 12 tun usilují především starostové obcí podél horské silnice I/56. Zatím se jim podařilo dosáhnout trvalého zákazu přes zimu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O celoroční platnost zákazu jízdy pro nákladní automobily s hmotností vyšší než 12 tun usilují především starostové obcí podél horské silnice I/56. Zatím se jim podařilo dosáhnout trvalého zákazu přes zimu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Pešatová (Pro Frýdlant), starostka Frýdlantu nad Ostravicí, senátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“1. prosince vydal MSK opatření obecné povahy, které vyjadřuje, že na komunikaci I/56, která vede do Beskyd do chráněné krajinné oblasti, je od Frýdku-Místku zákaz vjezdu tranzitní nákladní dopravy. Je to vlastně výsledek dlouholetého působení a snahy starostů okolních obcí, hlavně je Staré Hamry, Ostravice a Bílá, aby doprava hlavně zimním období, ale i celoročně se nějakým způsobem upravila. Protože hlavně v zimním období dochází k velkému množství dopravních nehod a tyto způsobují komplikace nejenom vlastně lidem, kteří tam žijí v této oblasti, ale taky ohrožují zdroj pitné vody, kterým je vlastně přehradní nádrž Šance. Víme, že to je zdroj pitné vody pro Frýdecko-Místecko, ale také Karvinsko, Novojičínsko, Ostravsko a navíc i pro přilehlé části Polska. Takže ochrana zdroje pitné vody je pro nás vlastně prioritou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -128,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledová archa na Pustevnách zachránila i medvědy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhruba 40 tun ledu spotřebovali sochaři, kteří na Pustevnách vytvořili příběh záchrany světa. Letošní ročník totiž ztvárňuje Noemovu archu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sochy z ledu jsou tradičně umístěné ve dvou velkých stanech, kde se organizátoři snaží i při vysoké návštěvnosti udržet nízkou teplotu, aby umělecká díla vydržela co nejdéle.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sochy z ledu jsou tradičně umístěné ve dvou velkých stanech, kde se organizátoři snaží i při vysoké návštěvnosti udržet nízkou teplotu, aby umělecká díla vydržela co nejdéle. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Lessy, ředitel společnosti Pustevny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos je téma nádherný biblický příběh Noemovy archy. A jestliže Noe byl nad hladinou, tak v horním stanu lidé uvidí podmořský svět, co se děje pod tou archou. Nemůžeme samozřejmě tady zobrazit celou Noemovu rodinu, ale Noeho tady lidé samozřejmě uvidí a uvidí tady i tradiční zvířata, která nastupují na vrchu. Ten seznam zvířat jsme navíc obohatili o beskydské medvědy. Je to již 24. ročník, a letos je to exkluzivní v tom, že nám mimořádně přeje počasí. Tudíž po několika letech tady naši diváci uvidí sochy propracované do nejmenších detailů, které v minulosti nešlo provádět. Vzhledem k tomu, že bylo poměrně teplo, tudíž ty drobné detaily nešly vyrobit. Dnes to tady máte a můžete to zhlédnout v plné kráse.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parta zkušených sochařů tvořila celý týden. Každý z ledu vytesal hned několik exponátů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,53 +334,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Brána Pusteven vítá návštěvníky oblíbeného sedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejnavštěvovanější lokalita Beskyd, známé Pustevny, se dočkala otevření informačního centra. To bylo zřízeno v nové stavbě, která se nazývá Brána Pusteven a turisté ji najdou u parkoviště a zastávky autobusu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Brána Pusteven byla pojata skutečně jako vstup do celé lokality. Turistům tam bude sloužit klasické informační centrum a mohou tam využít toalety a v pohodlí vyčkat na autobus.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Brána Pusteven byla pojata skutečně jako vstup do celé lokality. Turistům tam bude sloužit klasické informační centrum a mohou tam využít toalety a v pohodlí vyčkat na autobus. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Gálik (NEZ), starosta Prostřední Bečvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Autobusovou dopravu zajišťuje kraj, ale vedle samotné stavby, na které se právě nacházíme, byla součástí projektu i úprava prostranství právě točny pro autobusy, nějaké parkoviště pro motorky, pro zájezdové autobusy a součástí stavby je také zvonička, takže tady máme nový zvon, který bude zvonit každou hodinu. Vedle samotného zázemí jsme tady vybudovali takovou menší terásku, která nabízí krásné výhledy do širokého okolí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brána Pusteven byla postavena v rámci velkého projektu, který má celou lokalitu zvelebit a dát jí ucelenou podobu. Moravskoslezský a Zlínský kraj, obce z obou stran pohoří a podnikatelé založili fond, který úpravy financuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -391,93 +503,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-26-01-2024-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>