--- v0 (2026-02-23)
+++ v1 (2026-05-13)
@@ -1,95 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horní Suchá uspořádala pro mladé hasiče halovou soutěž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimních halových soutěží mladých hasičů je v regionu málo. Nyní zakládá novou tradici Sbor dobrovolných hasičů v Horní Suché. Na první závody hned přijelo dvacet družstev z celého MSK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mladí dobrovolní hasiči se vždy těší, že hodiny tréninku zúročí na soutěžích. V letních měsících si poměřují své dovednosti často. Uspořádat halové soutěže je ale pro sbory náročnější. Horní Suchá se toho však nebála. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Urbancová, vedoucí Okresní odborné rady mládeže okresu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Vzhledem k tomu, že se jedná o sbor, který spadá do našeho okrsku, tak jsme na ně velice pyšní, protože jako první získali odvahu takovou soutěž v takovém rozsahu uspořádat."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Vzhledem k tomu, že se jedná o sbor, který spadá do našeho okrsku, tak jsme na ně velice pyšní, protože jako první získali odvahu takovou soutěž v takovém rozsahu uspořádat."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Sikora, SDH Horní Suchá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Uspořádání těchto závodů jsme provedli na základě iniciativy rodičů, kteří prosili, zda by nemohla být nějaká halová soutěž, tak jsme se rozhodli, že ji uděláme pro děti. Máme velkou účast, máme tady až 260 soutěžících. Za naše SDH soutěží třicet dětí. Nejpočetnější je přípravka, kde máme 12 dětí a doufáme, že se nám podaří alespoň jedna medaile. Naši nováčci už mají za sebou, ale bohužel měli jsme pád, ale doufáme, že druhý pokus se jim podaří a bude bez pádu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě se to líbilo. Skákali jsme přes překážku a zapojovali a takové věci.”</w:t>
       </w:r>
@@ -224,93 +337,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/miniexpres-horni-suche/miniexpres-horni-suche-26-01-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>