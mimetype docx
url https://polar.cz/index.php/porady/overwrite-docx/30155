--- v0 (2026-02-01)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Třídíte správně odpad? Skládka přebírá plast ručně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">7,5 tuny plastu denně. Tolik projde pod rukama odpadu ženám na třídící lince Frýdecké skládky. Plasty se totiž dotřiďují ručně. Proto je velmi důležité, aby lidé správně třídili odpad. V plastech se totiž často nachází věci, které by tam vůbec neměly být. Nebezpečné odpady, komunální odpad, a dokonce i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Drahuše, zaměstnankyně Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "29 let budu tady dělat. A co to obnáší?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana, zaměstnankyně Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pracuji tady už 19 let. A je to o tom, že je to práce, u  které se stojí. Vybíráme komponenty. V této pozici jich mám celkem 7 na  výběr." - Co konkrétně berete? – "Já beru modré petky, barvené sáčky,  vybírají se plechovky, vybírají se zelené petky. A další kolegyně vybírají jiné  komponenty." – Jak dlouhá je šichta? – "Směna trvá osm hodin, s tím, že máme  půl hodiny na přestávku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plasty se třídí na komodity, které se dají ještě využít, ty  nebezpečné a ty, které jdou do OZO Ostrava na výrobu paliva.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plasty se třídí na komodity, které se dají ještě využít, ty  nebezpečné a ty, které jdou do OZO Ostrava na výrobu paliva. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Hrubý, vedoucí střediska Nebezpečné  odpady a separace:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Standardně se třídí komodity na PET, kdy rozdělujeme na čiré,  zelené, modré a zbylé mixy, zbylé barvy. To znamená červené, hnědé, všechny  možné odstíny. Plus třídíme materiály jako je HDPE, PP – polypropylen, vytřiďujeme  zvlášť polystyren."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vytříděný plast se poté lisuje do balíků. PET lahve mají kolem  300 kilogramů a fólie až 550. Denně tady ženy za směnu vytřídí 7,5 tuny  plastového odpadu. Velmi často ale bojují s tím, že lidé házejí do plastu  to, co nemají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vytříděný plast se poté lisuje do balíků. PET lahve mají kolem  300 kilogramů a fólie až 550. Denně tady ženy za směnu vytřídí 7,5 tuny  plastového odpadu. Velmi často ale bojují s tím, že lidé házejí do plastu  to, co nemají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drahuše, zaměstnankyně Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oleje motorové, které se do toho hážou, injekční stříkačky,  teď pleny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana, zaměstnankyně Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
@@ -149,53 +262,52 @@
         <w:t xml:space="preserve">Marek Hrubý, vedoucí střediska Nebezpečné  odpady a separace:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady spoustu zbytků jídel. Máte tady standardní komunál  do toho vysypaný a samozřejmě hodně olejů, elektra. Zpětného odběru, několik  tun ročně vytřídíme tohoto materiálu. Za loňský rok jsme vytřídili z plastu 9 tun skla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co potřebujeme je, aby občané opravdu spolupracovali a  třídili odpad. A dneska jsme tady proto, aby i viděli, co všechno se dostane do  směsného odpadu. A že je velmi důležité opravdu do plastového odpadu házet  plasty, protože neexistují stroje, které to dotřídí až do konce. Vždycky tam musí  stát člověk. A děvčata, která tady dělají, tak mají neuvěřitelně těžkou práci.  A je to opravdu o tom, že věci, které tam nepatří, tak ony musí ručně nakonec  vytřídit. A já bych velice chtěl apelovat na všechny, aby byli nápomocni tomu  procesu, protože je nevratný a jednou nebudeme moci skládkovat. A budeme muset  opravdu veškerý odpad nějakým způsobem zpracovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město hledá cesty, jak lépe veřejnost motivovat ke třídění. To  také pomůže udržet poplatek za svoz odpadů na únosné výši. K rodinným domům  byly přistaveny žluté kontejnery na plast a svoz byl díky tomu upraven na  jednou za 14 dní. Důležité ale je, PET lahve sešlapovat a správně třídit. Pak budou  mít lidé i méně komunálního odpadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město hledá cesty, jak lépe veřejnost motivovat ke třídění. To  také pomůže udržet poplatek za svoz odpadů na únosné výši. K rodinným domům  byly přistaveny žluté kontejnery na plast a svoz byl díky tomu upraven na  jednou za 14 dní. Důležité ale je, PET lahve sešlapovat a správně třídit. Pak budou  mít lidé i méně komunálního odpadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 1 300 zásahů mají hasiči v okrese F-M za rok 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -207,111 +319,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Profesionální hasiči ve Frýdku-Místku mají za sebou další  standardní rok plný velkého počtu výjezdů k různým událostem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hasiči ze stanice ve Frýdku-Místku zasahovali v uplynulém  roce téměř u 1 300 událostí. Jedná se o centrální stanici, to znamená, že  zasahujeme nejenom v hasebním obvodu stanice, ale rovněž poskytujeme  speciální techniku stanicím v Nošovicích a Třinci. Jedná se například o  vyprošťovací automobily, protichemický automobil a podobně. Kterými poskytujeme  podporu tamním jednotkám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Největší množství zásahů je tradičně zařazeno do kategorie  technické pomoci, následují dopravní nehody a požáry. Největší škodu v okrese,  13 milionů, napáchal březnový požár skladu obalových materiálů v Raškovicích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Největší množství zásahů je tradičně zařazeno do kategorie  technické pomoci, následují dopravní nehody a požáry. Největší škodu v okrese,  13 milionů, napáchal březnový požár skladu obalových materiálů v Raškovicích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme zasahovali u několika požárů bytů ve Frýdku-Místku.  Přitom jsme zachraňovali osoby. Hasili jsme požár baterií k fotovoltaice ve  Lhotce. Vyprošťovali jsme kamiony na dálnicích. A samozřejmě k našim zásahům  patří také záchrana zvířat. Výrazněji nás zaměstnaly zimní měsíce, kdy jsme prakticky  denně několikrát vyprošťovali zapadlá vozidla. Nejčastěji se jednalo o  autobusy, které nejsou přizpůsobeny na jízdu po sněhu a ledu. Občas nějaké  sypače."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči v celém Moravskoslezském kraji vyjíždějí  každoročně k největšímu počtu událostí v rámci celé republiky. Loni jich  bylo v celém kraji 23 tisíc. Hasiči jsou proto velmi důležití a neustále vylepšují  své zázemí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči v celém Moravskoslezském kraji vyjíždějí  každoročně k největšímu počtu událostí v rámci celé republiky. Loni jich  bylo v celém kraji 23 tisíc. Hasiči jsou proto velmi důležití a neustále vylepšují  své zázemí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na konci roku 2023 byl ukončen několikaletý projekt  zateplení objektu v areálu stanice ve Frýdku-Místku, jehož cílem je  snížení energetické náročnosti. Zateplením prošly všechny objekty. To znamená, jak správní  budova, tak garáže výjezdové jednotky i jejich zázemí. Na obou objektech byly samozřejmě vyměněny i okna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek obecně podporuje i organizace, které  nezřizuje. Jako je například Hasičský záchranný sbor Moravskoslezského  kraje nebo například krajská nemocnice. A další organizace, které jsou na území  města aktivní. A je to takovým dobrým zvykem, že i když nejsme zřizovatelem,  netvoří to položku v našem rozpočtu. Tak vždy nějakým gestem podporujeme  ty organizace k tomu, aby se dovybavily, aby zlepšily úroveň zázemí, aby  byly akceschopnější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město podpoří profesionální hasiče i v letošním roce.  Zastupitelstvo jim schválilo dotaci ve výši 900 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město podpoří profesionální hasiče i v letošním roce.  Zastupitelstvo jim schválilo dotaci ve výši 900 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí Svobody ožije 3. února Masopustním veselím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -365,53 +474,52 @@
         <w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takže tam se mohou lidé dozvědět i něco zajímavého o bourání  právě toho zvířete. A jakým způsobem se pak zpracovává."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tradice a zvyklosti našich předků spojené s masopustem přiblíží dětem také interaktivní tematická stezka pořádaná Turistickým informačním centrem v Sadech Bedřicha Smetany, která je tam od 29. ledna do 4. února. Stačí si vyzvednout v místecké pobočce TIC hrací karty a můžete se společně pustit do poznávání a plnění úkolů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Masopust je svátek  bujarý, ve znamení hodování, tanečních zábav, zabíjaček a svateb. Prastarý  svátek začíná 6. ledna na Tři krále a pokračuje až do Popeleční středy, kterou  začíná 40denní půst před Velikonocemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Masopust je svátek  bujarý, ve znamení hodování, tanečních zábav, zabíjaček a svateb. Prastarý  svátek začíná 6. ledna na Tři krále a pokračuje až do Popeleční středy, kterou  začíná 40denní půst před Velikonocemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -486,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-29-01-2024-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>