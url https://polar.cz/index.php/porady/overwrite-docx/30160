--- v0 (2026-03-01)
+++ v1 (2026-06-23)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.1.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V sále OPF Karviná se konalo 10. zasedání zastupitelstva Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sále obchodně podnikatelské fakulty se konalo v pořadí 10. zasedání zastupitelstva města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V sále obchodně podnikatelské fakulty se sešli zastupitelé města, aby projednali 12 bodů programu. Mezi nimi bylo například schválení provedení speciální deratizace na území města nebo schvalování programu prevence kriminality městské policie, který obsahoval sedm základních projektů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V sále obchodně podnikatelské fakulty se sešli zastupitelé města, aby projednali 12 bodů programu. Mezi nimi bylo například schválení provedení speciální deratizace na území města nebo schvalování programu prevence kriminality městské policie, který obsahoval sedm základních projektů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “ Tak jako každý rok jsme představili programy prevence kriminality na následující rok s tím, že bych vypíchl dva projekty. Tím prvním projektem je drogový vlak, který tady by už poměrně dávno tomu a  další projekt je vlastně náš projekt, kdy budeme informovat veřejnost  jak si chránit majetek a ten projekt jsme nazvali “Příležitost dělá zloděje". Bude to obecná osvěta formou sociálních médií tak i besed.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi další schválené projekty, které budou financovány z rozpočtu města a které budou pokračovat, je forenzní značení jízdních kol a invalidních vozíků syntetickou DNA, Hokejbalem proti drogám, Senioři - bezpečný domov, besedy pro rizikové skupiny nazvaná Bezpečně po celý den týkající se šikany, podvodů, problematiky návykových látek a další. Zastupitelé také schválili stavební úpravu prostoru mezi tř. 17. listopadu a ulicí Nedbalovou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Václav Franc, Ondřej Skalický a Petr Široký si ve svém nabitém sportovním programu našli čas na malé čtenáře a zavítali do knihovny v Karviné-Novém Městě, aby jim tady  přečetli úryvky z několika knížek souvisejících se zimou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvona Kozubková,  knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dnes jsme dali přednost sportovcům po delší době, jsou to členové úspěšného házenkářského týmu a budeme číst zimní příběhy o sněhulácích, o krtečkovi Ledové království a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeden z házenkářů Václav Franc má ke knihám velmi blízko. Čte hlavně při  výjezdech na zápasy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jeden z házenkářů Václav Franc má ke knihám velmi blízko. Čte hlavně při  výjezdech na zápasy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Franc, házenkář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já osobně preferuji autobiografie, můj velký koníček je motosport, takže autobiografie o daných jezdcích.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V dětství Vaškovi četli rodiče před spaním, když už číst uměl, dával přednost klasickým českým klasikám. A nevyhýbal se ani povinné četbě. Děti by si podle něho i v dnešní počítačové době měl čas na čtení knížek najít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,58 +353,56 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Statutární město Karviná opět ocení nejlepší sportovce, sportovní kolektivy a trenéry. V prostorách nově zrekonstruovaného oddělení pro mládež a dospělé v Karviné-Fryštátě se uskuteční první výstava nazvaná Kočičí hra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejnost může nominovat úspěšné karvinské sportovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Statutární město Karviná opět ocení nejlepší sportovce, sportovní kolektivy a trenéry. Vyhlášení a ocenění sportovců za rok 2023 se uskuteční 11. března ve velkém sále Městského domu kultury Karviná. Mezi nominační kritéria patří umístění v nejvyšší mistrovské soutěži v daném sportovním odvětví v rámci republikových soutěží. Dále také reprezentace České republiky s umístěním na mistrovství světa, mistrovství Evropy, světových pohárech a dalších významných soutěžích.Vyhodnocení návrhů a výběr provede Komise sportovní Rady města Karviné. Karvinská veřejnost má možnost své návrhy zasílat v termínu do 5. února na Odbor školství a rozvoje magistrátu nebo elektronicky na e-mail epodatelna@karvina.cz. Nominované sportovce můžete následně podpořit svými hlasy od poloviny února až do 4. března na .</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Pozvánka na vernisáž výstavy Zuzany Balické</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Pozvánka na vernisáž výstavy Zuzany Balické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V prostorách nově zrekonstruovaného oddělení pro mládež a dospělé v Karviné-Fryštátě se uskuteční první výstava nazvaná Kočičí hra. Návštěvníci jsou zváni na její vernisáž, uskuteční se 2. února o půl páté odpoledne. Svou tvorbu zde bude do konce února vystavovat Zuzana Balická.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přednáška Na motorce kolem světa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městský dům kultury Karviná srdečně zve všechny milovníky dobrodružství, exotiky, adrenalinu, dálek, cestování a v neposlední řadě jednostopých dopravních prostředků na cestovatelskou přednášku NA MOTORCE KOLEM SVĚTA Vojtěcha Lavického. Uskuteční se v úterý 13. února od 18:00 hodin v malém sále MěDK.</w:t>
       </w:r>
@@ -307,53 +418,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicolas Neumann z Karviné uspěl na světových soutěžích v kulturistice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šestadvacetiletý Nicolas Neumann z Karviné dosáhl svého životního úspěchu. Zvítězil hned na dvou světových prestižních soutěžích v kulturistice v kategorii Men's Physique. Za tímto obrovským úspěchem se kromě času v posilovně skrývá i disciplína, trpělivost a také silná motivace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je šestadvacetiletý Nicolas Neumann. Tento skromný a tichý sportovec má na svém kontě už několik mezinárodních úspěchů. Mezi poslední patří vítězství na dvou světových soutěžích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je šestadvacetiletý Nicolas Neumann. Tento skromný a tichý sportovec má na svém kontě už několik mezinárodních úspěchů. Mezi poslední patří vítězství na dvou světových soutěžích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicolas Neumann, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vítěz dvou celosvětových soutěží v kulturistice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
@@ -697,93 +807,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-30-01-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>