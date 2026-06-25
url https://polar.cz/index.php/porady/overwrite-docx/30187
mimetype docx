--- v0 (2026-02-27)
+++ v1 (2026-06-25)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chráněné bydlení ve stacionáři Galaxie centrum pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V denním stacionáři Galaxie centrum pomoci v Karviné-Hranicích bylo slavnostně otevřeno chráněné bydlení se čtyřmi byty pro mentálně postižené. Klienti se už zabydleli a užívají si první týdny své samostatnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je Jiří Matoušek, jeden z nových obyvatelů chráněné bydlení denního stacionáře Galaxie centrum pomoci. Od 2. ledna má k dispozici svůj vlastní byt, vybavený vším, co k samostatnému životu potřebuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je Jiří Matoušek, jeden z nových obyvatelů chráněné bydlení denního stacionáře Galaxie centrum pomoci. Od 2. ledna má k dispozici svůj vlastní byt, vybavený vším, co k samostatnému životu potřebuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Matoušek, klient chráněného bydlení</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Nanosil jsme bedny, jsem to měl v bednách, nanosil jsme kotoučový magnetofon, gramofon, desky, kazety, pásky, CD, televizi, boty, oblečení. Když jsme se přestěhoval, byla tady lednice, linka, stůl, židle, postel, mikrovlnka a skříň tady tahle."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spokojená ve svém prvním bytě je i paní Monika Indyková. A s ní i její maminka Marie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,53 +291,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní udílení výročních cen na ZUŠ B. Smetany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní umělecká škola Bedřicha Smetany uděluje každoročně a dlouhodobě výroční ceny osobnostem a žákům. Nejinak tomu bylo i letos, tento slavnostní akt vám připomeneme v následujícím příspěvku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Základní umělecká škola Bedřicha Smetany se může každoročně pochlubit mnoha úspěchy žáků ve svých oborech, které nabízí. Ty nejlepší také oceňuje výročními cenami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Základní umělecká škola Bedřicha Smetany se může každoročně pochlubit mnoha úspěchy žáků ve svých oborech, které nabízí. Ty nejlepší také oceňuje výročními cenami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Novák,  ředitel ZUŠ Bedřicha Smetany</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Udílení výročních cen je jednou z nejvýznamnějších slavností v průběhu celého školního roku. Má dvě části, v první děkujeme osobnostem a institucím, které se zasadily o blaho školy. Ve druhé pak oceňujeme žáky a kolektivy a to za jejich umístění na soutěžích.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Certifikát pro Nejlepšího žáka školy převzala velmi talentovaná a úspěšná klavíristka Nikola Hamplová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -330,124 +443,114 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedna z učeben Obchodní akademie a SOŠOOM má nový design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro studenty dvou škol - karvinské Obchodní akademie a Střední odborné škola ochrany osob a majetku - sídlící v jedné budově, byla zmodernizována jedna z neformálních učeben. O design se postaral známý umělec a organizátor graffiti festivalů Nikola Vavrous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Takhle vypadá neformální učebna pro studenty Obchodní akademie a Střední odborné školy ochrany osob a majetku. Na stěnách má nový design a záměrně chybí tady klasické školní lavice.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Takhle vypadá neformální učebna pro studenty Obchodní akademie a Střední odborné školy ochrany osob a majetku. Na stěnách má nový design a záměrně chybí tady klasické školní lavice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Hujík, zástupce ředitelky Obchodní akademie a SOŠOOM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato učebna bude sloužit pro všechny žáky obou škol, které v této budově sídlí, je to taková neformální učebna, pořádají se tady přednášky různých expertů, kteří k nám docházejí a je to využívané především jazykáři popřípadě jinými kantory, kteří budou tuto učebnu využívat k takovému odlehčení ve výuce.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: studenti 3. ročníku </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední odborné školy ochrany osob a majetku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to něco jiného, je to hezká učebna, lepší než kdyby tu byla bílá stěna, pan umělec si s tím dal práci a za mě je to opravdu hezké." "Mě se ta učebna líbí, přijde mi to lepší než bílá stěna, za mě hrozně fajn.” " Od toho, když sedíme v lavicích tak je to fakt rozdíl, je to pěkné a příjemné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O výjimečnou malbu se postaral známý umělec Nikola Vavrous, který se v Karviné podílel na malbách veřejných objektů nebo byl organizátorem velkého graffiti festivalu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Vavrous, autor malby v učebně</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ten nápad vznikl na základě barevnosti polštářů a celé té místnosti. Všechny použité malby jsou odstíny, které vidíte i na těch polštářích a různě jsem je kombinoval dohromady. Původně to byla velká bílá stěna, tak jsme chtěli ten prostor trochu zútulnit. ten motiv má představovat proces. Může to připomínat velký třesk nebo prolínání vesmíru a pro mě to je jako proces učení, že člověk se setkává s novými impulzy a tak se prolíná tím učením a na konci vzniká jiný člověk než když přišel.. Takže to má symbolizovat takový vývoj.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Vedení obou škol plánuje ve spolupráci s umělcem změnit design i v jiných částech budovy.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Vedení obou škol plánuje ve spolupráci s umělcem změnit design i v jiných částech budovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -523,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-03-02-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>