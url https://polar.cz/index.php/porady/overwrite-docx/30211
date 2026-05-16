--- v0 (2026-02-26)
+++ v1 (2026-05-16)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2024, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacientům oddělení ORL v Městské nemocnici Ostrava bude pomáhat nový operační laser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lékaři oddělení Otorinolaryngologie Městské nemocnice Ostrava mají k dispozici nový operační laser. Ten bude pomáhat, jak při operacích středoušní dutiny, tak v rámci onkologické léčby. Právě tou se na oddělení zabývají multioborově - pacientům zde pomáhají například i nutriční specialisté. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Operace středouší či odstranění nádorů na hlasivkách a na hrtanu. To jsou příklady zákroků, ke kterým mohou lékaři na oddělení ORL městské nemocnice nově používat operační laser, jenž přinese větší komfort jak pacientům tak chirurgům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Operace středouší či odstranění nádorů na hlasivkách a na hrtanu. To jsou příklady zákroků, ke kterým mohou lékaři na oddělení ORL městské nemocnice nově používat operační laser, jenž přinese větší komfort jak pacientům tak chirurgům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Formánek, primář oddělení ORL, MNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Vlastně věnujeme se nádorům úplně od těch prvních stádií, které máme nejraději, protože je můžeme rychle řešit, až vlastně po ty úplně nejsložitější. Když máme vlastně zakoupený úplně nejnovější operační laser, který nám pomáhá řešit vlastně radikálně ty nádory na hlasivkách nebo obecně na hrtanu a zároveň co nejvíce šetřit okolní tkáň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednou z největších výhod operačního laseru je fakt, že zkracuje rekonvalescenční období u pacientů s vážnými zákroky až o několik měsíců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -399,93 +513,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-07-02-2024-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>