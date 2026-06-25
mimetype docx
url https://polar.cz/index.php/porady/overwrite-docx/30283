--- v0 (2026-02-27)
+++ v1 (2026-06-25)
@@ -1,146 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aplikaci Hlášení závad využívají občané čím dál častěji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Karviné si oblíbili internetovou aplikaci Hlášení závad. Od roku 2020, kdy začala tato služba fungovat, se navýšil počet podnětů téměř o sto procent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozbité lavičky, výtluky na cestách nebo nefungující veřejné osvětlení. Tyto podněty se nejčastěji objevují v internetové aplikaci Hlášení závad, která je pro občany  dostupná na webu karvina.cz. Lidé ji využívají čím dál více.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozbité lavičky, výtluky na cestách nebo nefungující veřejné osvětlení. Tyto podněty se nejčastěji objevují v internetové aplikaci Hlášení závad, která je pro občany  dostupná na webu karvina.cz. Lidé ji využívají čím dál více. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme si dnes vyhodnocovali systém Hlášení závad, který jsme zavedli někdy v roce 2020. Když jsme začínali, tak rok 2021 to bylo zhruba 700 závad, kdy nám občané hlásili kde je nějaká chyba, kde je něco potřeba opravit. Dnes se tuto službu lidé naučili využívat. V loňském roce bylo hlášených závad zhruba 1300, nevyřízených závad je šest nebo sedm, které jsou složitější, takže na tom Odbor komunálních služeb pracuje. Jsem rád, že ta služba funguje dobře a chtěl bych všem lidem na Odboru komunálních služeb poděkovat, že ty závady řeší a vycházejí vstříc občanům.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aplikace funguje velmi jednoduše. Na hlavní stránce www.karvina,cz je dole odkaz na aplikaci Hlášení závad. Po kliknutí se objeví mapa Karviné, vlevo uživatele aplikace navede na přidání hlášení. Po rozkliknutí se už objeví tabulka k popsání závady v kategoriích a určení místa na mapě. Uživatel také vloží svou emailovou adresu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tato závada přijde příslušného správce, který tu závadu řeší. Ještě tomu občanovi přijde automatická odpověď, že ta závada byla přijata a samozřejmě na každou tuto závadu ještě ten správce majetku odpovídá. Tzn., že ten, kdo vloží závadu, nemá jen tu automatickou odpověď, ale má přímo odpověď toho příslušného zaměstnance magistrátu. Do aplikace nám ale nechodí pouze závady na majetku města, protože občan to v terénu nerozliší, ale chodí nám i závady, které jsou na majetku ostatních vlastníků. Takže pokud nám tato závada přijde, tak my s těmito vlastníky jednáme. My občana neodkazujeme, aby si to řešil s příslušnou institucí nebo s tím příslušným vlastníkem ale s těmi institucemi a vlastníky jednáme my.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stává se ale, že občané tuto aplikaci využívají i pro jiná hlášení než jsou samotné závady ve veřejném prostranství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bych chtěla občany požádat občany, aby opravdu tuto aplikaci využívali pouze na závady typu výtluku, nesvítícího světla nebo havarijního stromu, ale aby do těch závad nepsali občanského záležitosti jako je veřejný pořádek nebo mezilidské vztahy. Tato hlášení už nespadají do kategorie závad, ale tohle už by měla řešit MP Karviná, která má od toho svou aplikaci Bezpečná Karviná, kterou také najdou občané na webových stránkách města.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Formulář k vyplnění je přímo na hlavní stránce webu města, podnět mohou občané zaslat i ve formě SMS zprávy na níže uvedené telefonní číslo +420 603 239 314. V akutních případech je nejlepší pak volat linku 156 a v případě ohrožení života  linku 112.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Formulář k vyplnění je přímo na hlavní stránce webu města, podnět mohou občané zaslat i ve formě SMS zprávy na níže uvedené telefonní číslo +420 603 239 314. V akutních případech je nejlepší pak volat linku 156 a v případě ohrožení života  linku 112. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na pomocném závodě Darkov začala likvidace vtažné jámy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -189,57 +300,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Celkově sem přijde  38 000 m3 zpevněné směsi, 5 500 m3  betonu a 130 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">m3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> štěrkového polštáře mezi 30 a 32 metem hloubkovým od povrchu jámy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Se zachováním těžní věže se v projektu nepočítá. Podle harmonogramu prací by likvidace jámy měla být ukončena do konce roku 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Josef Lazárek, ředitel odštěpného závodu DARKOV:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Josef Lazárek, ředitel odštěpného závodu DARKOV:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska zahajujeme, s technologickými přestávkami budeme ukládat ty zpevněné směsi až do srpna, září roku 2025, pak ještě přistoupíme k likvidaci těch povrchových objektů v bezpečnostním pásmu, celkově to tady uklidíme kolem té jámy do roku 2026."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Golasowski, náměstek ředitele odštěpného závodu DARKOV:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme si nechali zpracovat počátkem roku 2021 studii, která nastiňuje variantu, jak využít ten areál po dokončení likvidace, aby mohla proběhnout konverze a tento areál nabízí možnost k rekreačnímu využití, individuálnímu bydlení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -284,53 +394,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci TS Karviná kromě běžné údržby mění osvětlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci technických služeb se kromě běžných činností pustili i do opravy veřejného osvětlení. A i přesto, že je únor a na jarní úklid ulic je ještě dost času, čistí strojově místní komunikace od štěrku a listí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Činností, které mají na starosti pracovníci TS Karviná, je v každém ročním období několik najednou, od pravidelného zajišťování svozu komunálního odpadu a jeho třídění, přes pravidelné sečení travnatých ploch a sběru listí, opravy chodníků, čištění kanálových vpustí, vodních toků, údržbu dětských hřišť a pískovišť, až po istalaci herních prvků, kácení a ořezů dřevin, úklid černých skládek a úklid veřejného prostranství. K tomu se také přidává i oprava veřejného osvětlení. Důvodem opravy je především věk zařízení a zároveň snaha o snížení energetické náročnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Činností, které mají na starosti pracovníci TS Karviná, je v každém ročním období několik najednou, od pravidelného zajišťování svozu komunálního odpadu a jeho třídění, přes pravidelné sečení travnatých ploch a sběru listí, opravy chodníků, čištění kanálových vpustí, vodních toků, údržbu dětských hřišť a pískovišť, až po istalaci herních prvků, kácení a ořezů dřevin, úklid černých skládek a úklid veřejného prostranství. K tomu se také přidává i oprava veřejného osvětlení. Důvodem opravy je především věk zařízení a zároveň snaha o snížení energetické náročnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Balvar, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí provozu, Technické služby Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V oblasti veřejného osvětlení pokračujeme v rozdělané akci v parku Bedřicha Smetany, kde vyměňuje dvacet sloupů poté, co jsme loni vyměnili.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -454,93 +563,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-17-02-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>