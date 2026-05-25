--- v0 (2026-02-28)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.2.2024, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce ulice Přemyslovců je v plném proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Mariánských Horách vzniká moderní městská ulice, která bude jako jedna z prvních v Ostravě vyváženě kombinovat různé způsoby dopravy a zároveň bude zelná. V těchto dnech probíhá výměna kanalizace pod vozovkou, takže je část ulice pro osobní dopravu zcela uzavřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,53 +364,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asi každý milovník kultury už slyšel o festivalu nového cirkusu a pouličního divadla Cirkulum, jehož 9. ročník se letos uskuteční na Slezskoostravském hradě. Pořádá ho spolek Cirkus trochu jinak, který ale má mnohem širší spektrum činnosti a je jednou z organizací, která funguje i díky podpoře města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Pokorný, principál a umělecký ředitel Cirkus trochu jinak: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Věnujeme se umělecké činnosti a to hlavně novocirkusovým představením a pouličnímu divadlu, vzděláváme děti ve školách a máme centrum nového cirkusu s názvem UmCirkum."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava podporuje kulturní aktivity velmi významně. Letos na 147 projektů organizací, institucí a městských obvodů přispěje částkou více než 50 milionů  korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava podporuje kulturní aktivity velmi významně. Letos na 147 projektů organizací, institucí a městských obvodů přispěje částkou více než 50 milionů  korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová, náměstkyně primátora Ostravy: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Považuji za velmi důležité, že se v rámci přípravy nového programu pro roky 2025-28 věnujeme  opětovné možnosti víceleté podpory. Právě tato možnost totiž garantuje pořadatelům kulturních  akcí, které po dobu svého dlouholetého fungování prokázaly jednoznačný přínos ke kulturnímu  vyžití obyvatel Ostravy, určitou finanční jistotu pro plánování v dostatečném předstihu, který si  aktivity takového rozsahu bezpochyby vyžadují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Pokorný, principál a umělecký ředitel Cirkus trochu jinak: </w:t>
       </w:r>
       <w:r>
@@ -412,93 +526,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-19-02-2024-17-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>