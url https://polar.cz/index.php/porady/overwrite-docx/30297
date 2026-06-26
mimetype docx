--- v0 (2026-02-27)
+++ v1 (2026-06-26)
@@ -1,101 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.2.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná připravuje další lokalitu vhodnou pro individuální bytovou výstavbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná připravuje další lokalitu vhodnou pro individuální bytovou výstavbu. Důvodem je poptávka občanů, kteří chtějí bydlet v rodinném domě. V současné době se proto připravuje lokalita Nad Pískovnou v Karviné-Ráji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Statutární město Karviná připravuje záměr využití a podpory několika vybraných lokalit na území města Karviné pro individuální bytovou výstavbu s úmyslem podpořit rozvoj samostatného bydlení tak, aby lidé více stavěli své domy na území města a nevyhledávali bydlení mimo Karvinou třeba v okolních obcích. Stavět domy by lidé mohli v lokalitě Nad Pískovnou.Uvedená lokalita je situována nad garážovou osadou na ulici Borovského. Pro využití této lokality byla v roce 2021 zpracována územní studie. Záměr  již schválili zastupitelé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Statutární město Karviná připravuje záměr využití a podpory několika vybraných lokalit na území města Karviné pro individuální bytovou výstavbu s úmyslem podpořit rozvoj samostatného bydlení tak, aby lidé více stavěli své domy na území města a nevyhledávali bydlení mimo Karvinou třeba v okolních obcích. Stavět domy by lidé mohli v lokalitě Nad Pískovnou.Uvedená lokalita je situována nad garážovou osadou na ulici Borovského. Pro využití této lokality byla v roce 2021 zpracována územní studie. Záměr  již schválili zastupitelé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době se připravuje projektová dokumentace na vybudování inženýrských sítích, přístupové komunikace. Je to rozparcelované, projektanti to pěkně připravili, vzniknou tam nové ulice, to, jestli to budou samostatné domy, řadovky nebo viladomy, to je zatím otevřené, každopádně nějaká smíšená výstavba by se tam hodila.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V tuto chvíli mají ještě zájemci o výstavbu rodinného domu a koupi pozemků čas, žádná parcela není rezervovaná, ani koupená.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V tuto chvíli mají ještě zájemci o výstavbu rodinného domu a koupi pozemků čas, žádná parcela není rezervovaná, ani koupená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jestliže ty pozemky město bude prodávat, tak určitě bude licitovat a může se pak každý, kdo o to bude mít zájem, přihlásit o tyto pozemky. Určitě to bude muset projít zastupitelstvem, ale dokud nemáme stavební povolení, tak já jsem v tomto opatrný, protože těch razítek, které vždycky potřebujeme, je spousta. Takže až bude stavební povolení, určitě seznámíme i veřejnost s tím projektem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město bude také hledat dotační prostředky na výstavbu inženýrských sítí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -108,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kino Centrum chystá na příští dny několik předpremiér</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské kino Centrum chystá v příštích dnech pro milovníky filmů několik předpremiér i doprovodnou akci pro děti spojenou s workshopem a dílničkami, kterou by si rodiny určitě neměli nechat ujít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kino Centrum patří mezi kulturní stánky, které se mohou pochlubit vysokou návštěvností, loni dokonce patřilo kino mezi deset nejnavštěvovanějších kin v ČR.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kino Centrum patří mezi kulturní stánky, které se mohou pochlubit vysokou návštěvností, loni dokonce patřilo kino mezi deset nejnavštěvovanějších kin v ČR. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Gajdica, vedoucí karvinských kin</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Rád bych za MěDK Karviná poděkoval všem divákům, kteří v minulém roce tak hojně navštěvovali kino Centrum, my jsme se podruhé v novodobé historii dostali do desítky nejnavštěvovanějších jednosálových kin v ČR. Doufám, že nám diváci zůstanou věrní i v příštím roce a připravili jsme si pro ně v nejbližší době velmi zajímavý program."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejbližší pozvánka se váže už k tomuto týdnu, konkrétně ke čtvrtku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -313,53 +425,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští házenkáři skončili v Evropském poháru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinské házenkářské hale se konalo odvetné utkání domácích házenkářů s rumunskou Bukureští v rámci Evropského poháru. I když zápas nakonec po vyrovnaném a napínavém boji skončil remízou, na další postup to nestačilo a Karviná v evropské soutěži končí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karvinští házenkáři se na domácí půdě střetli podruhé s týmem z Rumunska v rámci Evropského poháru. První zápas se konal venku, kde prohráli o jeden gól. S nadějí a velkou podporou fanoušků se pokusili  v odvetném utkání Bukurešť porazit a zajistit si tak postup do čtvrtfinále, to se ale nakonec nepovedlo, utkání skončilo remízou 29:29.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karvinští házenkáři se na domácí půdě střetli podruhé s týmem z Rumunska v rámci Evropského poháru. První zápas se konal venku, kde prohráli o jeden gól. S nadějí a velkou podporou fanoušků se pokusili  v odvetném utkání Bukurešť porazit a zajistit si tak postup do čtvrtfinále, to se ale nakonec nepovedlo, utkání skončilo remízou 29:29. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hodnotí se mi to špatně, protože jsme byli blízko, minimálně toho, abychom z toho posledního útoku dali na plus jedna, aby byly sedmimetrové hody, ale Solák, který tahal celý zápas, tu poslední střelu nezvládl, ale nemůžeme mu nic vyčítat, on byl padesát procent toho manšaftu dneska a nejvíce pomohl. Škoda, rozhodly neproměněné šance naše.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Baník přišel o několik šancí už v první půlce, hosté se dostali do vedení, které narostlo až na rozdíl tří gólů. Do šaten  šli hosté s náskokem 16:14. Po pauze Rumuni svůj náskok i dále udržovali. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -567,93 +678,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-20-02-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>