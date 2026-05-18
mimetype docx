--- v0 (2026-02-23)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.2.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Frýdlantě se hrál tenisový turnaj mladších žákyň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenisová hala Panorama sport ve Frýdlantě nad Ostravicí hostila turnaj mladších žákyň kategorie B. Účastnily se ho tenistky z celé republiky a zastoupení mělo také Slovensko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -65,55 +180,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Šindelová, tenistka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Trénuju v Ostravě ve Staré Bělé už od 1. třídy, to už jsou čtyři roky. Podle mě se mi zatím daří. Tenis mě baví a trénuji i se svojí spolužačkou. Chtěla bych se dostat i na mistrovství České republiky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Tomis, hlavní rozhodčí turnaje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tento turnaj nám byl přidělen vzhledem k tomu, že tenisová hala má čtyři dvorce, jeden centrální a tři, které jsou v té hlavní části haly vedle sebe. Pokud se týče těch kategorii turnaje, jak už jsem říkal, nejvýznamnější je mistrovství České republiky, pak turnaje kategorie A, následuje kategorie B. Nejvíce turnajů, které probíhají tady v tenisové hale, jsou turnaje kategorie C. Pořádáme turnaje hlavně pro mládež, nebo víceméně jen pro mládež, to znamená od baby tenisu, který je v rozmezí 8 až 9 let, následuje kategorie mladších žáků, to je právě ten turnaj, který tady probíhá - 10 až 12 let, následují starší žáci, žákyně 13 až 14 let a pak je velice rozšířená kategorii dorostenců dorostenek 15 až 18 let. Turnaje mužů a žen tady v této hale pořádáme."</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -188,93 +298,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-20-02-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>