--- v0 (2025-12-26)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.2.2024, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava dlouhodobě pomáhá obětem trestných činů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava dlouhodobě podporuje spoustu aktivit, které pomáhají obětem trestných činů. Služby jsou zaměřeny na všechny věkové kategorie od dětí až po seniory. Důležité je, aby se oběti nebály o pomoc odborníků říct. Dětem by o možnostech měli poradit rodiče či kamarádi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V průběhu  trestního řízení mohou mít oběti podporu v podobě  zmocněnce či osoby blízké. Psychické a somatické potíže se mohou objevit i později. Vracejí se vzpomínky, obavy a strach z určitých situací či  míst, mohou trpět nespavostí, pocity úzkosti či viny. Pokud příznaky přetrvávají déle než  šest týdnů, měly by oběti vyhledat odboru pomoc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Zajícová, vedoucí Centra sociálních služeb Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Určitě na to nebýt sám a vyhledat odborníka, vyhledat nějaké zařízení, jako jsme třeba právě my v krizovém Centru pro děti a rodinu, kde tomu dítěti poskytneme pomoc a podporu, kterou potřebuje i ve velmi krátkých intervalech. Nejen, že se k nám dostane velmi rychle a nemusí čekat tři měsíce, ale zároveň jsme schopni pracovat i několikrát do týdne, když je to potřeba." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radu  i kontakty zájemci získají také v místě prvního kontaktu  SOCIOPOINT na ostravském magistrátu, zřízena je i bezplatná  linka 800 700 650.  Detailní informace jsou také na webu  Bezpečnější Ostrava .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Radu  i kontakty zájemci získají také v místě prvního kontaktu  SOCIOPOINT na ostravském magistrátu, zřízena je i bezplatná  linka 800 700 650.  Detailní informace jsou také na webu  Bezpečnější Ostrava . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava spouští v předstihu eDoklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -229,51 +343,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci a studenti se vžili do role ostravských politiků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parlament dětí a mládeže města Ostravy ve spolupráci s městem připravil pro studenty středních škol a žáky 9. tříd základních škol z moravskoslezské metropole nevšední zážitek. Studenti a žáci se při simulaci jednání městského zastupitelstva zhostili úloh volených zástupců města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostní sál Nové radnice, kde pravidelně zasedá nejvyšší orgán města Ostravy - zastupitelstvo, tentokrát oživili žáci a studenti ostravských škol. Vyzkoušeli si totiž jaké to je rozhodovat o důležitých věcech. Šlo o mládežnickou organizaci Parlament dětí a mládeže města Ostravy. </w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dohnal (ODS), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to skvělá aktivita, která mladým lidem přiblíží to, jak funguje reálná politika, jak funguje orgán zastupitelstva města. Mají možnost si vyzkoušet mluvit před svými vrstevníky, vést argumentační bitvy, pohotově reagovat, zdokonalit se v rétorice, podpoří to jejich sebevědomí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účastníci z ostravských škol se v průběhu simulovaného zasedání zastupitelstva rovněž seznámili se Strategickým plánem rozvoje města Ostravy pro léta 2024–2030 a s ním souvisejícími aktivitami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -432,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-22-02-2024-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>