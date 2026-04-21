--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začal úklid komunikací, spolupracovat musí i řidiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce už začala jarní očista ulic města. Aby některými úsekem mohl projet velký zametací vůz, upozorńovaly tu na zákaz parkování týden dopředu cedule. Přesto někteří řidiči informaci ignorovali - a padaly pokuty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -362,53 +477,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbí se mi to hodně, měli jsme koně doma, ale už ho nemáme, ale pořád mám koně ráda i jiné zvířata.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabina Poukarová, Jarošův statek, ředitelka stř. ek. výchovy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Teď probíhá jarní příměstský tábor pro děti z Novojičínska, od 11. března bude v době prázdnin v Ostravě ještě jeden příměstský tábor pro ostravské děti. Veškeré naše aktivity jsou spojeny se zvířaty, nejoblíbenější jsou koně, takže probíhá jezdecký výcvik, děti se učí, jak se o koníky starat, co všechno potřebují k životu, zapojují se i do péče, takže pomáhají i uklízet boxy a čistit koně. Ale máme i spoustu jiných zvířat, takže se zapojují i do aktivit s jinými zvířaty, jako jsou ovečky, oslík, máme poníky, kočky, psy, takže přijdou do kontaktu se všemi zvířaty.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na Jarošově statku pečují mimo jiné i o zvířata, které se v životě setkala s nepřízní osudu. Jejich příběhy jsou občas tak pohnuté, jako osud samotné usedlosti. Ta od roku 1836 sloužila knížecímu rodu Blücherů, kteří bydleli na sousedním zámku. Po roce 1989 začal statek chátrat až si vysloužil označení Černý Petr Studénky. Od roku 2013 se stal místem realizace nového ekologického projektu, vrátil se sem život a spousta pravidelných aktivit i programů pro veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na Jarošově statku pečují mimo jiné i o zvířata, které se v životě setkala s nepřízní osudu. Jejich příběhy jsou občas tak pohnuté, jako osud samotné usedlosti. Ta od roku 1836 sloužila knížecímu rodu Blücherů, kteří bydleli na sousedním zámku. Po roce 1989 začal statek chátrat až si vysloužil označení Černý Petr Studénky. Od roku 2013 se stal místem realizace nového ekologického projektu, vrátil se sem život a spousta pravidelných aktivit i programů pro veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabina Poukarová, Jarošův statek, ředitelka stř. ek. výchovy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Třináctého dubna bude Voříškiáda, která bude na podporu pejsků z útulku. My tady máme také adoptovaného pejska z útulku, který byl ochrnutý, a v současné době je to náš takový maskot. Druhá akce, Den Země, bude probíhat 20. dubna. Takže srdečně zveme, budou to akce zaměřené na podporu zvířat, ně pěkný vztah lidí k přírodě, na ochranu přírody.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -497,93 +611,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-23-02-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>