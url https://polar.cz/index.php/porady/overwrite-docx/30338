--- v0 (2025-12-23)
+++ v1 (2026-05-03)
@@ -1,95 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.2.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyhlášení ankety Sportovec roku se konalo v Havířově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Kulturním domě Petra Bezruče v Havířově se konalo slavnostní vyhlášení ankety Sportovec roku Moravskoslezského kraje. Cenu hejtmana získal basketbalista Jakub Šiřina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na galavečeru byli ocenění sportovci jednotlivci, trenéři a také kluby. Během vyhlašování zazněla řada zvučných jmen ze sportovního světa, kterými se kraj může pyšnit.  Absolutním vítězem ankety Sportovec roku MSK 2023 a držitelem Ceny hejtmana se stal Jakub Šiřina. Opavský basketbalista je kapitánem BK Opava a v roce 2023 dovedl svůj tým po 20 letech k mistrovskému titulu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na galavečeru byli ocenění sportovci jednotlivci, trenéři a také kluby. Během vyhlašování zazněla řada zvučných jmen ze sportovního světa, kterými se kraj může pyšnit.  Absolutním vítězem ankety Sportovec roku MSK 2023 a držitelem Ceny hejtmana se stal Jakub Šiřina. Opavský basketbalista je kapitánem BK Opava a v roce 2023 dovedl svůj tým po 20 letech k mistrovskému titulu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Šiřina, držitel Ceny hejtmana: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Děkuji mockrát, večer byl úžasný. Bylo to zpestření našeho sportovního života. Co se týče mého vítězství a viděl jsem ty nominované sportovce, tak si toho nesmírně vážím, protože to bylo co jméno, to pojem. Jsem vděčný a vážím si toho a je to takové největší ocenění v mé kariéře a patří to i spoluhráčům, protože ten basket je týmová hra a bez nich bych tu cenu dnes tady nemohl převzít.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Děkuji mockrát, večer byl úžasný. Bylo to zpestření našeho sportovního života. Co se týče mého vítězství a viděl jsem ty nominované sportovce, tak si toho nesmírně vážím, protože to bylo co jméno, to pojem. Jsem vděčný a vážím si toho a je to takové největší ocenění v mé kariéře a patří to i spoluhráčům, protože ten basket je týmová hra a bez nich bych tu cenu dnes tady nemohl převzít.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novým členem Síně slávy se stal odchovanec opavského hokeje David Moravec, který opravdové úspěchy začal sbírat až jako hráč Vítkovic. Jako nejlepší střelec extraligy se dostal na Olympijské hry do Nagana v roce 1998 a přispěl k historické zlaté medaili. Je také dvojnásobným mistrem světa z let 1999 a 2001. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Moravec, člen Síně slávy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když se člověk narodí, tak to nečeká, že se může tohle dít a to se mu může poštěstit. Takže já jsem strašně rád, že se mi to podařilo a je to i díky spoluhráčům a v prvé řadě rodičům. Ten tým, když je první, tak je to skvělé a užije si to. Pokaždé spadne obrovský stres, dostaví se euforie. Všechny ty akce, které se podařily a byli jsme první, tak bych je řadil na první místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -210,53 +323,52 @@
         <w:t xml:space="preserve">Pro zdravotníky byl nácvik krizové komunikace vnímán velmi pozitivně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Neškerová, všeobecná sestra oddělení ARIM: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myslím, že nácvik této krizové komunikace s pacienty závažné zprávy pomocí virtuální reality má velkou budoucnost vzhledem k tomu, že spousta zdravotnického personálu se toho bojí, obává se té situace, která by mohla nastat. Bojí se těch reakcí živých pacientů, tak takto mají bezpečně možnost si vyzkoušet komunikaci s tím virtuálním pacientem. Na tu svou větu vidí okamžitou odpověď. Ta umělá inteligence opravdu dobře reaguje.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naše skupina měla pánovi oznámit, že během dopravní nehody, kdy byli odvezeni do nemocnice, jeho manželku museli akutně operovat a jeho manželka na sále zemřela a my jsme museli s touto informací pracovat a museli jsme to citlivě sdělit tomu pacientovi a cokoliv jsme řekli, tak ten pacient hned reagoval. Jako koordinátor paliativního týmu jsem měla možnost si toto školení vyzkoušet už dvakrát. Chtěla bych to moc doporučit svým kolegům zdravotníkům. Je to neocenitelná zkušenost v tom, že nikomu neublíží, nikdo je nebude hodnotit, nikdo je nebude soudit."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naše skupina měla pánovi oznámit, že během dopravní nehody, kdy byli odvezeni do nemocnice, jeho manželku museli akutně operovat a jeho manželka na sále zemřela a my jsme museli s touto informací pracovat a museli jsme to citlivě sdělit tomu pacientovi a cokoliv jsme řekli, tak ten pacient hned reagoval. Jako koordinátor paliativního týmu jsem měla možnost si toto školení vyzkoušet už dvakrát. Chtěla bych to moc doporučit svým kolegům zdravotníkům. Je to neocenitelná zkušenost v tom, že nikomu neublíží, nikdo je nebude hodnotit, nikdo je nebude soudit." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Tydlačková, náměstkyně pro ošetřovatelskou péči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vybrali jsme pro první skupinu, která prošla školením virtuální reality skupinu, která se věnuje paliativě v naší nemocnici. Čili, byli to členové paliativního týmu. Jak lékaři, tak sestry. Paliativní tým je skupina sester a lékařů, kteří se věnují pacientům, kteří mají závažné onkologické i neonkologické onemocnění a ta péče vyžaduje trochu jiný přístup. Je to péče i na sklonku života.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účastníci workshopu získali neocenitelnou zkušenost a následně budou v komunikaci proškolováni i další zdravotníci havířovské nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -352,93 +464,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-24-02-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>