--- v0 (2026-02-01)
+++ v1 (2026-05-13)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.2.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Samoživitelé mohou dočasně získat městský byt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek připravil nové zásady pro přidělování bytů pro sociálně znevýhodněné občany. Vstřícný krok se týká především rodičů samoživitelů. Po splnění řady kritérií mohou získat byt na až na tři roky. Během té doby si musí svou situaci vyřešit a najít trvalé bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První městský byt ve Frýdku-Místku pro matku v tíživé životní  situaci už má svou novou nájemnici. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já vám tedy blahopřeji. Tady získáváte klíče od bytu, kdy jste jedna z prvních matek samoživitelek, kterým předáváme byt v rámci našeho nového programu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město vyčlenilo několik sociálních bytů pro rodiče  samoživitele. Ti ale musí projít rozsáhlým bodovým hodnocením, které dle  kritérií určí, zda mají na byt nárok. V minulosti totiž pro ně byla čekací  doba například až osm let. Nyní se proces urychlí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město vyčlenilo několik sociálních bytů pro rodiče  samoživitele. Ti ale musí projít rozsáhlým bodovým hodnocením, které dle  kritérií určí, zda mají na byt nárok. V minulosti totiž pro ně byla čekací  doba například až osm let. Nyní se proces urychlí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme skutečně spolupracovali intenzivně s odborem sociálních  věcí na tom, aby se odstranily určité nejasnosti v rámci přidělování bytů.  A to zejména sociálně potřebným tak, aby odbor si mohl skutečně určit, kdo jde  a kdo není sociálně potřebný. A takové osobě byt přidělit. Bavíme se nyní o  kategorii samoživitelek nebo samoživitelů. To znamená samotných rodičů s dětmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie, matka samoživitelka:</w:t>
       </w:r>
       <w:r>
@@ -113,53 +227,52 @@
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska jsme předali jeden z prvních bytů pro rodiče samoživitele.  Mám z toho obrovskou radost, že se nám tato akce zdařila. Samozřejmě matka,  která bude bydlet v tomto bytě, nebo otec samoživitel, bude spolupracovat  se sociální službou na řešení své tíživé sociální situace. Tento byt je  přidělen pouze na dobu tří let. Po tuto dobu by měl ten samoživitel si svoji  sociální tíživou situaci vyřešit. Měl by si snažit našetřit na kauci, aby se  mohl potom posunout dál. Bude platit běžné nájemné, které je určené pro městské  byty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě podmínka jako u jiných nájemníků je ta, že nebudou  mít nedoplatky vůči městu, případně je vyřeší a také budou hradit. A samozřejmě  ty osoby také platí nájem. Čili není to v podstatě pouze něco, co by město  poskytovalo zadarmo, bez protiplnění. On musí prokázat, ten samoživitel,  skutečně tu naléhavou sociální situaci, aktivní přístup k řešení této situace.  Proto i ten nájem je omezen maximální dobou, která může být kratší. Chceme ho  motivovat, aby si našel vlastní bydlení. Ale zase z toho lidského hlediska  nemůžeme nechat ty samoživitele s malými, někdy více, dětmi na ulici. To  by bylo kontraproduktivní a pouze bychom zvyšovali ten počet lidí, kteří jsou  na tom tak zle, že se třeba stávají postupně i bezdomovci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Byty pro samoživitele vybralo město ve čtyřech různých  lokalitách. Jsou jedno, dvou a třípokojové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Byty pro samoživitele vybralo město ve čtyřech různých  lokalitách. Jsou jedno, dvou a třípokojové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve F-M se instalují nové budky pro hnízdění ptáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -171,119 +284,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Park Komenského sady ve Frýdku-Místku. Jedno z míst,  které vybrali odborníci pro instalaci nových ptačích budek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kulatý, referent odboru životního  prostředí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na území města jsme v městských parcích vytipovali  stromy, na které umísťujeme budky. Byly vybrány dva typy budek. Jeden typ pro menší  ptáky. Například pro sýkory modřinky. A větší budky s větším otvorem pro  jiné druhy ptáků, jako například sýkory koňadry nebo brhlíky, vrabce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový typ budky doporučuje Česká ornitologická společnost. Zajišťují  dobrou tepelnou izolaci, nehromadí vlhkost a tím pádem ani nehnijí. Zároveň  ochrání ptáky před predátory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový typ budky doporučuje Česká ornitologická společnost. Zajišťují  dobrou tepelnou izolaci, nehromadí vlhkost a tím pádem ani nehnijí. Zároveň  ochrání ptáky před predátory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kulatý, referent odboru životního  prostředí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budky jsou ze směsi dřevěných pilin, cementu a nějaký  speciální kompozit. Čili budky v podstatě jsou pevnější, není možné, aby  ptáci ty budky narušili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro umístění byla vybrána klidnější místa v parcích,  aby se ptáci cítili v bezpečí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro umístění byla vybrána klidnější místa v parcích,  aby se ptáci cítili v bezpečí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kulatý, referent odboru životního  prostředí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budky mají své evidenční číslo, toto bude zaneseno do městského  pasportu a každoročně bude provedena kontrola těch budek. Budka se vyčistí a zároveň se provede vyhodnocení. Není ještě  řečeno, že v každé bude zahnízděno. Podle toho můžeme případně tu budku  přemístit a najít nějakou jinou, vhodnější, lokalitu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve volné přírodě hnízdí ptáci v dutinách stromů. V městských  parcích může být s takovými stromy problém kvůli bezpečnosti. Proto město  volí přídavné budky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve volné přírodě hnízdí ptáci v dutinách stromů. V městských  parcích může být s takovými stromy problém kvůli bezpečnosti. Proto město  volí přídavné budky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vedle velkých investic, které dělá město, tak jak už jsem o  tom mluvil několikrát, myslím si, že detaily tvoří celek. A my nemáme ve městě  dostatek vhodných stromů, které jsou vhodné pro hnízdění ptáků, protože zároveň  musíme hlídat i bezpečnost. Takže stromy, které mají dutiny a mohou být  nebezpečné, tak mizí z těch parků. A proto jsme se rozhodli, že umístíme  pro drobné zpěvné ptactvo v městských parcích speciální budky na  zahnízdění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Životnost nových typů budek je garantována až na 25 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Životnost nových typů budek je garantována až na 25 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobočky TIC F-M projdou postupně rekonstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -309,97 +418,94 @@
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době probíhá rekonstrukce turistických informačních  center ve Frýdku a v Místku. S tím, že jsme začali frýdeckou  pobočkou, která je v současné době uzavřena. A bude se rekonstruovat. Až  bude dokončena rekonstrukce této pobočky, tak započne rekonstrukce pobočky  místecké. Tak, aby vždycky byla alespoň jedna pobočka funkční a přístupná  občanům, návštěvníkům Frýdku-Místku a tím pádem jsme udrželi tak požadovaný  provoz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po dobu, po kterou potrvá rekonstrukce, jsou veškeré služby  dostupné tady na naší pobočce v Místku na náměstí Svobody 6. Návštěvníci si tak  mohou zakoupit suvenýry s tematikou Frýdku-Místku a Beskyd, vstupenky na  kulturní a sportovní akce, získat spoustu tipů na výlety, různé propagační materiály  a programy. Nechat si okopírovat nebo zalaminovat dokumenty a současně je  místecká pobočka také dočasným sběrným místem pro výlep plakátů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na rekonstrukci každé pobočky má stavební firma tři měsíce.  Frýdecká by měla být hotová v průběhu května.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na rekonstrukci každé pobočky má stavební firma tři měsíce.  Frýdecká by měla být hotová v průběhu května. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náklady na rekonstrukci obou poboček činí 7,5 milionů korun  s tím, že dotace je 5 milionů. Rekonstrukce probíhá, protože byla potřeba modernizace  těchto poboček. My jsme zapojeni do Technotrasy Moravskoslezského kraje, tak  napojení na informační technologie, celkově vzhled těch poboček se přibližuje  tomu modernímu světu, tomu fungování turistických informačních center ve světě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I přes mírné stavební omezení se turistické informační  centrum připravuje na sezónu, kdy i letos chystá řadu akcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I přes mírné stavební omezení se turistické informační  centrum připravuje na sezónu, kdy i letos chystá řadu akcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za měsíc nás čekají Velikonoce, kdy nás budou moci lidé navštívit  na našem stánku hned první den Velikonočního městečka, kde pro ně připravujeme  ukázky pletení pomlázek, dětské dílničky a po celý týden budou moci vyrazit do Sadů  Bedřicha Smetany na Velikonoční stezku. Dále nás čeká 18. května Frýdek-Místek  na cestách na Olešné a připravujeme novinky v rámci projektu Po stopách  textilek, kdy rozšíříme nabídku komentovaných prohlídek i na místeckou část s návštěvou  Devy, kde se šijí oděvy pro záchranné složky. A v neposlední řadě, po  loňské úspěšné premiéře, se podíváme v několika termínech i do cvičné štoly  ve Staříči. A na co nesmím zapomenout, tak je i náš Gastrofestival, který se  bude konat v srpnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškeré informace získají lidé osobně na pobočkách nebo na  internetových stránkách visitfm.cz a ticfm.cz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškeré informace získají lidé osobně na pobočkách nebo na  internetových stránkách visitfm.cz a ticfm.cz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -474,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-26-02-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>