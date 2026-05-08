--- v0 (2026-02-20)
+++ v1 (2026-05-08)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.2.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstavy v Muzeu Beskyd zahájily 100. výročí muzea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahájíme letošní výstavní sezónu v Muzeu Beskyd  na frýdeckém zámku. Muzeum v letošním roce slaví 100 let od svého vzniku. Výroční rok zahajuje stylově dvěma výstavami malířů, kteří by se letos rovněž dožili sta let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Prvním  z letos stoletých malířů je frýdecký rodák Josef Lang.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Petr  Juřák, kurátpr výstav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Josef Lang maloval především  pastelkami, pastelem, ale samozřejmě se nebránil ani jiným  výtvarným technikám, například olejomalbě na plátně. To, co  on zachycoval ve svém díle, tak to byla místa tady ve Frýdku,  místa třeba dnes už neexistující, ale kreslil, maloval také  Místek, maloval krajinu, maloval Beskydy, Jeseníky, Tatry. Věnoval  se i zachycení staveb v krajině, to znamená různé kapličky,  kostely, dřevěné kapličky, dřevěné kostely, dřevěné stavby,  na které narazil při svých putováních, protože byl vášnivým  turistou.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Výstava  Josefa Langa má své pokračování v krajinách, zachycených na  chodbách zámku. Druhou  výstavou malíře, který by se letos rovněž dožil sta let, je  výstava Jaromíra Fajkuse.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Výstava  Josefa Langa má své pokračování v krajinách, zachycených na  chodbách zámku. Druhou  výstavou malíře, který by se letos rovněž dožil sta let, je  výstava Jaromíra Fajkuse. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Petr  Juřák, kurátpr výstav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ten byl, na rozdíl od Josefa Langa,  profesionálním malířem, bylo to jeho živobytí a ve svém díle  se věnoval zachycení krajiny, ale kreslil také portréty, akty,  věnoval se grafice. V té grafice opět měl  velmi široký záběr  tvorby, takže jsou tam zachyceny třeba akty žen, květiny,  obličeje osob, domy, dřevěnice, takže taková někdy romantická  místa. V malbě se věnoval zachycení rodného kraje – Beskyd.  Zachycoval Lysou Horu, kterou měl ze svého místa narození, kde  měl potom měl ateliér, přímo před očima.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nejzajímavějším  obrazem je pak vysokoškolská závěrečná práce Jaromíra  Fajkuse.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -325,93 +439,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-26-02-2024-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>