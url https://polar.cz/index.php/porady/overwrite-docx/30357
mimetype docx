--- v0 (2026-02-26)
+++ v1 (2026-05-16)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.2.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Expres Jih má nového provozovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Expres na Jihu využívá více než 3,5 tisíce Jižanů. Od únoru má tato služba nového provozovatele, avšak pro její klienty se nic nemění. Cena zůstává stanovena na 25 korun za jízdu a využít ji mohou senioři starší 77 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doprava k lékaři, na nákup nebo třeba na poštu. Speciální  taxislužba pro přepravu seniorů funguje v Ostravě-Jihu už 7 let. Přes tři  roky ji využívá i Maryka Glasová. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maryka Glasová, klientka Senior Expresu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:  „Myslím si, že důchodci jsou spokojení opravu,  protože předtím to bylo hrozné. Já jsem musela jet tramvajkou z Hrabůvky a  tak, a to ještě s manželem, když ještě žil, a ten byl na vozíku a já jsem  ho ještě musela tlačit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od letošního února na Jihu funguje nový provozovatel služby.  Pro její uživatele se ale nic nemění. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od letošního února na Jihu funguje nový provozovatel služby.  Pro její uživatele se ale nic nemění.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Langrová (ANO), místostarostka MOb  Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Stále mohou využívat službu senioři starší 77 let věku. Tato služba funguje od pondělí do pátku od šesti do šestnácti hodin, mohou ji  využívat 4 krát do měsíce a to po celém území města Ostravy. Cena jedné  jízdy je stále stanovena na 25 korun a mohou si sebou vzít i bezplatný  doprovod.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maryka Glasová, klientka Senior Expresu</w:t>
       </w:r>
       <w:r>
@@ -240,68 +354,66 @@
         <w:t xml:space="preserve">Petra Višnická, manažerka pro kurzy a vzdělávání,  Kultura-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To celé můžou konzultovat poté s těmi partnery jako zaměstnavateli,  kde se vlastně dozví, že by to byla práce na směnu, kolik by za to dostávali  peněz, co by to vlastně v reálu obnášelo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Křivoň, učitel odborného výcviku, Střední škola  stavební a dřevozpracující</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tak tady lákáme na instalatérský obor,  protože jich je dneska, bych řekl nedostatek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velké oblibě se těší například doprovodná barmanská show  nebo ukázky z oblasti robotiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velké oblibě se těší například doprovodná barmanská show  nebo ukázky z oblasti robotiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Stoček, student, Střední škola elektrotechnická</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">:  „Můžeme tady vidět různé roboty, které si na škole naprogramujeme. Potom si je  vlastně předvedeme a největší radost je, když to funguje, protože baterie se  rychle vybíjí.“ </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">:  „Můžeme tady vidět různé roboty, které si na škole naprogramujeme. Potom si je  vlastně předvedeme a největší radost je, když to funguje, protože baterie se  rychle vybíjí.“  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    V říjnu bude projekt pokračovat, a to pod názvem  „Řemeslo má zlaté dno“. Zde se budou moct zapojit už žáci devátých tříd. Jen  letos se tedy soutěží zúčastní na 600 žáků základních škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Příměstský tábor na Jihu bude přes jarní prázdniny</w:t>
@@ -363,96 +475,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Reprezentační ples završil plesovou sezónu na Jihu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Ostravy-Jihu završili plesovou sezónu velkolepým reprezentačním plesem obvodu. Dorazilo okolo šesti stovek návštěvníků a zaplnili tři patra kulturního domu Akord. Ples se letos nesl v duchu stoletého výročí Velké Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pomyslný vrchol plesové sezóny v Ostravě. Tak byl letos  představen již jedna-a-třicátý, reprezentační ples městského obvodu Ostrava  Jih.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pomyslný vrchol plesové sezóny v Ostravě. Tak byl letos  představen již jedna-a-třicátý, reprezentační ples městského obvodu Ostrava  Jih.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Ostrava Jih  samozřejmě je moje srdcová záležitost, protože z Jihu pocházím a vlastně  začala tady i moje politická kariéra, který vlastně až do dnešních dnů trvá už  22 let. Ples na Jihu tradičně vnímám jako vrchol plesové sezóny, samozřejmě  těch akcí, které máme v Ostravě je celá řada, celá spousta, ale tohle je  opravdu moje srdeční záležitost.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specialitou večera byl fakt, že se letos slaví stoleté  výročí tzv. Velké Ostravy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Gödelová, ředitelka Kulturního zařízení  Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Jako každoročně byl o tento ples obrovský zájem. Vyprodaly se  v podstatě tři patra dá se říci. Jsme za to velice rádi a ten letošní se  nese trošku v duchu toho stoletého výročí Velké Ostravy, ve kterém je  Zábřeh, ve kterém se právě nacházíme velkou součástí. To znamená, že  jsme na plese uvítali pana Prokeše a jeho doprovod – nejedná se o paní  Prokešovou, ale o dámu z jeho doby a věříme, že se všichni dneska budou  skvěle bavit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na výročí vzpomínal i starosta obvodu, avšak ho pojal  z osobnějšího hlediska. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na výročí vzpomínal i starosta obvodu, avšak ho pojal  z osobnějšího hlediska.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Jak  jsem říkal za svoje funkční období jsem potkal několik desítek Jižanů, kteří se  dožili sta let. A právě oni říkali, nebát se práce, všeho s mírou a dobré pozitivní  myšlení a dobrá zábava – věřím, že všechno tohle obsahuje i tento ples.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvnice plesu</w:t>
       </w:r>
       <w:r>
@@ -491,53 +601,52 @@
         <w:t xml:space="preserve">anketa</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Líbí se mi tady.“ - „Preferujete ten  program horní nebo tady ten spodní? – „Spíše ten spodní, zůstaneme tady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „No my se těšíme na Martu Jandovou, já doufám,  že přijde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tak jako v předchozích letech se lístky na ples  vyprodaly poměrně rychle. Dorazilo přes šest stovek návštěvníků. Příští rok by  proto zájemci neměli váhat dlouho.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tak jako v předchozích letech se lístky na ples  vyprodaly poměrně rychle. Dorazilo přes šest stovek návštěvníků. Příští rok by  proto zájemci neměli váhat dlouho. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -612,93 +721,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-27-02-2024-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>