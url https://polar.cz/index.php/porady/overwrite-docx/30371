--- v0 (2026-02-23)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.2.2024, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, začíná 112 Bezpečnostní magazín televize Polar. Hasiči z Moravskoslezského kraje vyjeli v loňském roce k více než třiadvaceti tisícům událostí, ze kterých bylo přibližně osm procent požárů. Nejčastěji hořelo kvůli tzv. neprokázaného zavinění, kdy je sice známa příčina, ale nezjistí se pachatel. Detaily statistiky za rok 2023 se můžete nyní dozvědět přímo od zástupců vedení hasičů Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Kuchař, ředitel HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -175,93 +290,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-29-02-2024-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>