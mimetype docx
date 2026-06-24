--- v0 (2026-02-27)
+++ v1 (2026-06-24)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zběsilá honička v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci pronásledovali pětičlennou posádku auta se slovenskou poznávací značkou poté, co řidič ujel z benzínové čerpací stanice bez placení. Při ujíždění ohrožoval ostatní řidiče svou jízdou v protisměru a snažil se strážníkům zmizet z dohledu jízdou po travnaté ploše parku Boženy Němcové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strážníci karvinské městské policie  zažili akční pronásledování jen pár minut poté, co obsluha čerpací stanice nahlásila pár minut před 14. hodinou, že vozidlo se slovenskou poznávací značkou ujelo bez placení. Jedna z motorizovaných hlídek zkusila zeleného terénní auto zastavit na ulici Studentská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strážníci karvinské městské policie  zažili akční pronásledování jen pár minut poté, co obsluha čerpací stanice nahlásila pár minut před 14. hodinou, že vozidlo se slovenskou poznávací značkou ujelo bez placení. Jedna z motorizovaných hlídek zkusila zeleného terénní auto zastavit na ulici Studentská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Přestože měli zapnuté majáky, nápis STOP, tak řidič nereagoval, udělal manévr, mírně se otřel i o naše vozidlo a jel směrem na ulici Borovského, na tř. 17. listopadu směrem ke stadionu. Pohyboval se poměrně vysokou rychlostí, provedl velmi riskantní manévr, přejel zelený pás, vjel do protisměru a pokračoval pak do parku po ulic Mlýnská."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V jedné chvíli si hlídka všimla, že auto u letního kina zpomalilo, vyskočil z něho jeden z mužů, který se pokusil utéct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -365,53 +479,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský kahanec 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Zimním stadionu se konal 53. ročník soutěže v krasobruslení Karvinský kahanec. Na ledové ploše předvedlo své výkony 87 závodnic v šesti kategoriích. Děvčata z domácího karvinského klubu vybojovala hned 5 cenných kovů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zimní stadion v Karviné nabídl divákům zajímavou podívanou v podobě tradičních krasobruslařských závodů dětí a mládeže. který každoročně pořádá místní Sportovní krasobruslařský klub. Na stadion se sjelo 87 dětí z celého kraje, aby odborné porotě předvedly svůj talent a zabojovaly o cenné kovy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zimní stadion v Karviné nabídl divákům zajímavou podívanou v podobě tradičních krasobruslařských závodů dětí a mládeže. který každoročně pořádá místní Sportovní krasobruslařský klub. Na stadion se sjelo 87 dětí z celého kraje, aby odborné porotě předvedly svůj talent a zabojovaly o cenné kovy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Rumler, předseda SKK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " Máme i ty nejmenší, které máme připravené během obědové pauzy a ti nám předvedou co umí. Není to klasický závod, ale předvedení, co dokázaly za tu sezonu se naučit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci Karvinského kahance závodnice sbíraly důležité body, byl totiž součástí závodů Českého krasobruslařského svazu. Karviná měla své želízko v ohni ve své zkušené krasobruslařce Anetě Gillové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -429,53 +542,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto závody patří k nejstarším, které se v Karviné pořádají. Podpořit závodnice přijel  Stanislav Židek, ikona krasobruslařského světa a současně také předseda Českého krasobruslařského svazu.Závod pravidelně podporuje i město Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Krasobruslení je krásný sport a a můžeme být pyšní, že máme spoustu malých nadějí, které jsem tady dnes viděl a máme tady juniorky, které tady získaly medaile."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Medailí pro Sportovní krasobruslařský klub Karviná bylo ve finále celkem 5. Kromě zlaté Anety Gilové se ze stříbra radovaly Laura Kotyzová a Nela Korzonková a  třetí místa pak patřila karvinským krasobruslařkám Tereze Kozelkové a Sofii Růžičkové. Gratulujeme.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Medailí pro Sportovní krasobruslařský klub Karviná bylo ve finále celkem 5. Kromě zlaté Anety Gilové se ze stříbra radovaly Laura Kotyzová a Nela Korzonková a  třetí místa pak patřila karvinským krasobruslařkám Tereze Kozelkové a Sofii Růžičkové. Gratulujeme. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -550,93 +662,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-02-03-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>