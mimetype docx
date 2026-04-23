--- v0 (2025-12-19)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově začala demontáž železničního mostu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravské ulici v Havířově došlo na plánovanou demolici železničního mostu. S tím souvisí nejen omezení železniční dopravy, ale výrazně se dotýká také silniční dopravy. Provoz je tam sveden do jednoho jízdního pásu s obousměrným provozem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,53 +369,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Domov seniorů v Havířově oslavil patnáct let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov seniorů v Havířově oslavil 15 let od otevření. Za celou dobu se nestalo, že by některý z klientů z důvodu nespokojenosti odešel. To je zásluhou i zaměstnanců, kteří si podle ředitele zaslouží vyšší ohodnocení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na jaře roku 2009 se do nového Domova seniorů Helios nastěhovali první klienti. Za patnáct let v domově strávilo své stáří na 400 klientů. Hned od počátku se seniorům dopřávalo nejen komfortu moderního zařízení, ale zejména péče a pořádání nejrůznějších aktivit. Spolupráci s domovem ihned navázala ADRA, zavedla se oblíbená soutěž volby Miss senior, sportovní hry, senioři mohli využívat místnost s fototerapii, klienty navštěvovaly děti z hokejového klubu, či studenti a žáci škol, včetně těch nejmenších z mateřinek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2016 pak chtěla poznat chod a péči o seniory v domově také delegace z Číny. Na oslavu výročí proto domov pozval, tedy kromě čínské delegace, všechny spřátelené organizace a kolektiv zaměstnanců, kterého si domov obzvlášť váží. A to také s ohledem na to, jak náročnou práci museli zvládnout v době covidu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2016 pak chtěla poznat chod a péči o seniory v domově také delegace z Číny. Na oslavu výročí proto domov pozval, tedy kromě čínské delegace, všechny spřátelené organizace a kolektiv zaměstnanců, kterého si domov obzvlášť váží. A to také s ohledem na to, jak náročnou práci museli zvládnout v době covidu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dlábek, ředitel Domova seniorů Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nestalo se mi za celou éru domova, že by někdo o vlastní vůli zrušil pobyt a odešel do jiného zařízení, nebo nazpět domů. Provoz domova je vždy kooperace. Kooperace především zřizovatele Statutárního města Havířov, MS kraje a samozřejmě všech zaměstnanců. Naši zaměstnanci, bojím se říct moji, ale naši zaměstnanci jsou jedním slovem skvělí, protože veškerá ocenění, která mohou dostat za svou práci, tak dostávají. Nicméně to nekoresponduje bohužel s  těmi finančními možnostmi domova, jak je odměňovat, ale i tak ze sebe vydávají vše, co mohou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
@@ -410,93 +524,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-05-03-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>