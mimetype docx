--- v0 (2026-02-27)
+++ v1 (2026-06-22)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.3.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná ocenila nejlepší sportovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sále městského domu kultury se uskutečnilo vyhlašování a oceňování nejlepších sportovců Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Ocenění byli jednotlivci, týmy, kluby, trenéři, a nově byly přidány i nové kategorie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Ocenění byli jednotlivci, týmy, kluby, trenéři, a nově byly přidány i nové kategorie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń (nestr. za SOCDEM), náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažili jsme se napříč kategoriemi rozšířit to o školní mládež a to se nám hodně vyplatilo a jsem za to rád, protože od útlého věku děti sportují jak ve školách tak v oddílech a myslím, že bychom na ně neměli zapomínat a druhá to jsou akce roku, protože v Karviné se toho děje hodně a mezi jinými i sport a jsem rád, že jsme mohli ocenit i ty, kteří jsou aktivní na sportovním poli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyhodnoceny tak byly akce POHO50, Běhy pro zdraví a také velká akce NHL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kytka, oceněný spoluorganizátor NHL, předseda HK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme byli potěšeni, že jsme byli oceněni městem, že se nám podařilo uspořádat první den hokeje v Evropě a jsme rádi, že to bylo v Karviné. Určitě s Adamem Šafferem, který byl za spoluorganizátora Perinvest řešíme další projekt, to se nechte překvapit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oceněni byli jednotlivci v individuálních sportech jako je plavání, sportovní lezení, box, karate, lukostřelba, judo, kulturistika ale i jednotlivci v kolektivních sportech jako je házená,basketbal,házená fotbal a další. Dvakrát si pro ocenění přišla například Natálie Pfeiferová za hokej a hokejbal..</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oceněni byli jednotlivci v individuálních sportech jako je plavání, sportovní lezení, box, karate, lukostřelba, judo, kulturistika ale i jednotlivci v kolektivních sportech jako je házená,basketbal,házená fotbal a další. Dvakrát si pro ocenění přišla například Natálie Pfeiferová za hokej a hokejbal.. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patricie Škorpíková, oceněná sportovkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V loňském roce jsem byla na Mistrovství světa juniorek do 21 let, tam jsme získaly třetí místo a dále jsem byla oceněna se svým týmem hokejovým, kde jsme se umístily na  druhém místě v extralize žen v ledním hokeji. Lední hokej dělám od malička, je to pro mě přednější sport, když se mi kříží zápasy, jdu raději na hokej. Náročnost se říct nedá, na hokejbale se běhá, na ledě se bruslí, já nejsem zrovna běhavý hráč, ale je to hrozně podobné, by se dalo říct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro ocenění si přišli zástupci nejlepších kolektivů, ocenění byli házenkáři, hráčky ženského hokeje a úspěšní sportovci TJ střední školy techniky a služeb za úspěchy v silovém čtyřboji. Oceněni byli i trenéři karate, fotbalu a hokejbalu. Osobností sportu byl vyhlášen Roman Nevrla, trenér, který 40 let svého života zasvětil boxu, vychoval 101 mistrů a vicemistrů ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,53 +255,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Všechny sportovní oddíly město podporuje nemalou finanční částkou, kterou  týmy využívají na vylepšování svého zázemí, cestovní náklady spojené s reprezentací a soutěžemi nebo pořádání závodů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "já bych si přál do budoucna, abychom si všichni navzájem fandili, podporovali a byli rádi, že někdo dosáhl úspěchu, dneska nám to předvedli, všechny úspěchy byly kvitovány velkým potleskem a ovacemi a jsem za to velmi rád.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všem oceněným gratulujeme.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všem oceněným gratulujeme. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné začne od září fungovat soukromá základní škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -255,51 +367,50 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalita v okrese Karviná v roce 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V následující reportáži se ohlédneme za uplynulým rokem společně s karvinskými policisty. Dozvíte se, kolik vyšetřovali trestných činů, dopravních nehod a kde všude probíhala jejich preventivní činnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalita v okrese Karviná v roce 2023</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2023 v rámci okresu Karviná policisté prověřovali a vyšetřovali celkem 4 237 trestných činů, což je o 219 méně než v předchozím roce. Největší podíl na statistických ukazatelích měly krádeže vloupáním, těch řešili policisté 1 079. Policisté pracovní skupiny TOXI Karviná realizovali 25  případů souvisejících s výrobou a distribucí pervitinu, z čehož v 5 případech šlo pouze o jeho výrobu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru Karviná PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V roce 2023 došlo v rámci územního odboru ke snížení náporu trestné činnosti, přitom došlo ke zvýšení objasněnosti této trestné činnosti zhruba na 58,25 %, což je dokonce nejvyšší číslo od roku 1990. Řekl bych, že bezpečnostní situace je v rámci okresu Karviná stabilizovaná.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -485,93 +596,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-16-03-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>