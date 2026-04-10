--- v0 (2025-12-24)
+++ v1 (2026-04-10)
@@ -1,177 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2024, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští sociální pracovníci pomáhají klientům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnes se zaměříme na činnost sociálních pracovníků. Možná ani nevíte jakým způsobem pomáhají lidem, kteří se dostali do nejrůznějších životních situací. Tady je krátký příběh jednoho z nich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedna z mnoha terénních návštěv ostravské sociální pracovnice Žanety Habramové. Tentokrát navštívila svého klienta Alberta Marka. Ten zůstal v domácnosti bydlet sám.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedna z mnoha terénních návštěv ostravské sociální pracovnice Žanety Habramové. Tentokrát navštívila svého klienta Alberta Marka. Ten zůstal v domácnosti bydlet sám. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žaneta Habramová, sociální pracovník, Magistrát města Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “S panem Markem se známe již několik let, spoustu jsme toho spolu zažili. Pomáháme si navzájem. Ten vztah už mezi námi je jiný, můžu to tak říct. Myslím si, že se obohacujeme navzájem.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “S panem Markem se známe již několik let, spoustu jsme toho spolu zažili. Pomáháme si navzájem. Ten vztah už mezi námi je jiný, můžu to tak říct. Myslím si, že se obohacujeme navzájem.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Albert Marek, klient:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Působí na mě velmi klidným, vstřícným a lidským přístupem.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Působí na mě velmi klidným, vstřícným a lidským přístupem.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sociální pracovník může lidem podat pomocnou ruku v podobných nebo úplně jiných, často složitých situacích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Albert Marek, klient:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Mně pomohla hlavně s tím, že mě seznámila s okruhem pomoci, kterou může sociální pracovnice v rámci zákona navrhnout.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Mně pomohla hlavně s tím, že mě seznámila s okruhem pomoci, kterou může sociální pracovnice v rámci zákona navrhnout.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žaneta Habramová, sociální pracovník, Magistrát města Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Další kolegové působí v rámci města Ostravy v jednotlivých městských obvodech. Také máme na starosti širší správní obvod, kde poskytujeme pomoc. Jedná se ročně o stovky klientů, kterým pomáháme. Je to vlastně vždycky dle individuální potřeby. Pokud klient potřebuje pomoc, domluvíme se.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Další kolegové působí v rámci města Ostravy v jednotlivých městských obvodech. Také máme na starosti širší správní obvod, kde poskytujeme pomoc. Jedná se ročně o stovky klientů, kterým pomáháme. Je to vlastně vždycky dle individuální potřeby. Pokud klient potřebuje pomoc, domluvíme se.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zásadní je ale obrátit se na sociální pracovníky včas, stejně jako pan Albert Marek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Albert Marek, klient:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Myslím si, že by taková pomoc byla prospěšná i jiným lidem z toho důvodu, že základním a prvotním kontaktem každého člověka v důchodu v sociální oblasti je, aby se zajímal o své nároky, které může mít a o kterých třeba ani neví. Doporučoval bych to i jiným lidem.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Myslím si, že by taková pomoc byla prospěšná i jiným lidem z toho důvodu, že základním a prvotním kontaktem každého člověka v důchodu v sociální oblasti je, aby se zajímal o své nároky, které může mít a o kterých třeba ani neví. Doporučoval bych to i jiným lidem.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava si připomíná mezinárodní den sociálních pracovníků, host: Zdeněk Živčák</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu Léta běží je dnes Zdeněk Živčák, vedoucí odboru sociálních věcí a zdravotnictví z Magistrátu města Ostravy. Vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Živčák, vedoucí odboru sociálních věcí a zdravotnictví, Magistrát města Ostravy: </w:t>
       </w:r>
       <w:r>
@@ -441,53 +547,52 @@
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju za rozhovor, díky, že jste přišel a budu se těšit na viděnou někdy příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Živčák, vedoucí odboru sociálních věcí a zdravotnictví, Magistrát města Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za pozvání, mějte se pěkně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pořad Léta běží je na svém závěru, dívejte se i příště. Hezké dny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pořad Léta běží je na svém závěru, dívejte se i příště. Hezké dny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -562,93 +667,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-19-03-2024-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>