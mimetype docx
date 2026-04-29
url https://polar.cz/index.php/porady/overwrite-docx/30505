--- v0 (2026-02-24)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Liskova vila je skrytou architektonickou perlou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vila doktora Eduarda Lisky na slezskoostravských Bazalech rozhodně není typickým turistickým cílem. Díky své hodnotné architektuře ale stojí po boku takových památek, jako je Karlův most, nebo hrad Pernštejn. Jedná se totiž o Národní kulturní památku, kterých je v celé České republice méně než 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -479,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-19-03-2024-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>