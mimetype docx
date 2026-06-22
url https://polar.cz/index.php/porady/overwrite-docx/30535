--- v0 (2026-02-27)
+++ v1 (2026-06-22)
@@ -1,108 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.3.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné vyšetřují magnetickou rezonancí i děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sklonku loňského roku otevřela Nemocnice Karviná-Ráj nové zázemí magnetické rezonance. Jde o třetí pracoviště v Moravskoslezském kraji, které touto metodou vyšetřuje i malé děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magnetickou rezonancí vyšetřovali děti dosud pouze ve Fakultní nemocnici Ostrava a v nemocnici Třinec. Čekací doby na vyšetření touto moderní diagnostickou metodou byl až jeden rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Magnetickou rezonancí vyšetřovali děti dosud pouze ve Fakultní nemocnici Ostrava a v nemocnici Třinec. Čekací doby na vyšetření touto moderní diagnostickou metodou byl až jeden rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbara Widenková,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  primářka Dětského oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " V MSK vyvstala potřeba vyšetřovat děti magnetickou rezonancí a naše nemocnice zareagovala na tuto potřebu a vytvořili jsme si zázemí a můžeme tyto služby poskytovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Vyšetření magnetickou rezonancí je neinvazivní,  nebolestivé vyšetření bez radiační zátěže, ale časově náročnější, které vyžaduje nehybnost pacienta.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Vyšetření magnetickou rezonancí je neinvazivní,  nebolestivé vyšetření bez radiační zátěže, ale časově náročnější, které vyžaduje nehybnost pacienta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Zajíček, primář anesteziologického oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Někteří ti pacienti nejsou schopni uležet ten výkon, tak malé děti sedujeme a díky tomu, že jsme si pořídili techniku, která je schopná fungovat v prostředí rezonance, tzn. přístroj ventilační a monitorovací systém, tak poskytujeme tuto službu i těmto malým dětem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Kacířová, primářka Radiodiagnostického oddělení</w:t>
       </w:r>
@@ -157,53 +270,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranář na cestách procestoval na koloběžce Kubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pár uplynulých měsíců trávil záchranář Marek Balicki na Kubě, kam se vydal společně s další zkušenou cestovatelkou Veronikou. Momentálně je zpátky v České republice. v Na chvíli se na Kubu s Markem vydáme ještě jednou prostřednictvím následující reportáže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Záchranář na cestách Marek Balicki  procestoval za poslední roky velký kus světa, zažil spoustu dobrodružství a navštívil desítky zázemí záchranářů na různých kontinentech. Podařilo se mu to i na Kubě, ze které se nedávno vrátil. Téměř tři tisíce kilometrů procestoval na koloběžce, kterou v této zemi dosud neznali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Záchranář na cestách Marek Balicki  procestoval za poslední roky velký kus světa, zažil spoustu dobrodružství a navštívil desítky zázemí záchranářů na různých kontinentech. Podařilo se mu to i na Kubě, ze které se nedávno vrátil. Téměř tři tisíce kilometrů procestoval na koloběžce, kterou v této zemi dosud neznali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Balicki, záchranář na cestách: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Reakce byla specifická, protože říkali “aj mamá”  nebo “ajajajaj”, protože v životě koloběžky v tomto provedení neviděli ani nemohli, protože co máme informace, jsme první, co tam ty koloběžky dovezli a zase odvezli.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Kubu bude Marek vzpomínat hlavně v souvislosti s nedostatkem jídla, který mu komplikoval cestu. Také Marka i jeho partnerku doprovázely zdravotní potíže. Příroda na Kubě, nedotčená turisty, mu ale tyto nepříjemnosti vynahradila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,53 +354,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V centrální části Kuby se oba museli napojit na jejich typickou dálnici, kteoru využívají snad všechny dopravní prostředky včetně koní, povozů, skútrů a cyklistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Balicki, záchranář na cestách: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Občas jsme na této dálnici byli úplně sami a dlouho nejelo žádné auto, jindy jsme mohli potkat mosty, které vedou přes dálnici, ale nejsou napojeny na žádnou silnici, jsou to jen pozůstatky z plánovaných staveb, nicméně nám to umožnilo být velmi rychlí a urazit třeba 100 km za den. Nejtěžší část cesty byla nejzápadnější část národního parku, která je odříznuta od civilizace, žije zde minimální množství lidí a vjezd do parku hlídá armáda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po cestě se Markovi podařilo dostat se k tamním hasičům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po cestě se Markovi podařilo dostat se k tamním hasičům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Balicki, záchranář na cestách: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podařilo se mi to nakonec v hlavním městě Havaně, kde jsem navštívil jednu ze stanic a nechal se dovést k nejvyššímu, on se se mnou domluvil na další den a tu nášivku, kterou normálně nedávají, jsem obdržel a vyměnil za českou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -356,86 +467,79 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci ze ZŠ Školská přivítali jaro velikonočním jarmarkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci ze Základní školy Školská společně se svými pedagogy přivítali jaro hned první jarní den a to Velikonočním jarmarkem, na který se všichni těšili a jehož přípravy nepodcenili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Rodičům a přátelům školy, kteří na jarmark přišli, tak mohli nabídnout pestrou paletu výrobků a velikonočních dekorací, které si tady také mohli sami návštěvníci i vyrobit v několika dílnách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Rodičům a přátelům školy, kteří na jarmark přišli, tak mohli nabídnout pestrou paletu výrobků a velikonočních dekorací, které si tady také mohli sami návštěvníci i vyrobit v několika dílnách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RADKA KAPOLKOVÁ, organizátorka jarmarku: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podílela se celá škola od nejmenších prvňáčků po deváté třídy a hlavně jejich učitelé, kteří s nimi připravili velikonoční dílničky ."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VERONIKA KŘÍSTKOVÁ, žákyně školy: "N</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">a našem stanovišti nabízíme ovečky, které dělala 7.A, tady tohle 1.A a tady tohle má taky 7.A . Většina je z papíru, ale třeba ty ovečky to je z polystyrenových koleček omotané bavlnou a ty výrobky vymyslela naše asistentka.”</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Na jarmarku bylo opravdu z čeho vybírat, kreativitu a snažení dětí rodiče ocenili.</w:t>
+        <w:t xml:space="preserve">a našem stanovišti nabízíme ovečky, které dělala 7.A, tady tohle 1.A a tady tohle má taky 7.A . Většina je z papíru, ale třeba ty ovečky to je z polystyrenových koleček omotané bavlnou a ty výrobky vymyslela naše asistentka.”  Na jarmarku bylo opravdu z čeho vybírat, kreativitu a snažení dětí rodiče ocenili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvnice jarmarku: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jarmark je velmi zdařilý, jde tady koupit od bižuterie, různých zápichů až po beránka, takže opravdu pestrá nabídka." "Mě se jarmark moc líbí, jelikož jsme tady chodila na základní školu, je to pro mě nostalgické, teď tu mám malého bráchu, tak jsme spolu zašli a mají tady krásné výrobky, těším se, až si vyzdobím byt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velikonoční jarmark oživila také dvě jehňata, pro které děti vymýšlely jména. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -532,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-23-03-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>