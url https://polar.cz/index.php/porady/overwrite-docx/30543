--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Město F-M přispělo záchranářům na přenosný ventilátor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Město Frýdek-Místek opět podpořilo zdravotnickou záchrannou službu. Přispělo jí dotaci 300 tisíc korun, za které záchranáři pořídili nový transportní ventilátor. Ten pomůže hlavně pacientům s poruchami dýchání. Přístroj může ventilovat pacienta i bez přívodu kyslíku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výjezdové vozidlo lékaře záchranářů ve Frýdku-Místku má nově  ve výbavě speciální transportní ventilátor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Karczmarczyk, ZZS  MSK, ředitel ÚO Frýdek-Místek: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Dnešním dnem tady uvádíme do provozu nový ventilátor, to  znamená dýchací zařízení, které může podporovat nebo nahrazovat ventilaci  pacienta na dýchání. Je to od momentu, kdy potřebuje jenom podpůrné dýchání, až  po řízené dýchání, kdy nám pacient nedýchá vůbec. Výhodou toho zařízení je to,  že je schopno provozu i bez tlakové nádoby s kyslíkem. Jede na vzduch, že  má pohon řízený turbínou a nasávání vzduchu. Takže tehdy nemáme stoprocentní  kyslík nebo nemůžeme zvýšit množství kyslíku ve vdechovaném vzduchu, ale  podáváme 21 procent kyslíku, který je ve vzduchu. Ale je to určitě lepší než  žádná ventilace. Ale většinou to množství kyslíku není nutné  tolik zvyšovat, když zlepšíme ventilaci jako takovou. Takže to jsou základní  výhody, plus ještě některé parametry, které ten přístroj má navíc, proti běžným  zařízením. Nebo tomu, co máme nyní v tomto vozidle k dispozici. Je to  jeho váha, velikost, možnost napájení, bateriový provoz a tak dále."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kde bude přístroj zařazen?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Karczmarczyk, ZZS MSK, ředitel ÚO Frýdek-Místek: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Bude zařazeno do vozidla RV, to znamená rendez-vous, tady  provozovaného ve Frýdku na našem územním odboru. Takže my nejenom, že pokrýváme  Frýdek, ale i okolí, Frýdlant až po Brušperk a samozřejmě v případě  potřeby zajíždíme i na Třinec. Ale to jenom v případě, že tam rychlá je  někde pryč a je nutný výjezd s lékařem. Takže tam také zasahujeme, ale to  jsou minimální výjezdy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Přístroj byl pořízen díky dotaci města, které záchrannou  službu pravidelně podporuje.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Město Frýdek-Místek, i když není zřizovatelem některých  zařízení a služeb, tak spolupráce s nemocnicí a se záchrannou službou je  jedním ze standardů, kterým chceme napomoci tomu, aby ty služby na území města  byly kvalitní. A je to už tradicí, že každý rok předáváme nějaké zařízení do  výjezdových vozidel. A tentokrát je to ventilátor, který je nejnovější, vydrží  dlouho a zcela určitě zvýší kvalitu služeb a komfort, který bude poskytován  pacientům."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Já jsem velmi rád, že město spolupracuje se záchrannou  službou, byť to není naše příspěvková organizace, ale zřizuje ji kraj, tak jsem  rád, že spolupracujeme s touto organizací. Tentokrát město Frýdek-Místek  předalo dar v hodnotě 300 tisíc korun záchranné službě. Jedná se o plicní  ventilátor, který bude sloužit jak občanům města Frýdku-Místku, tak i  v okolí našeho města."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Karczmarczyk, ZZS  MSK, ředitel ÚO Frýdek-Místek: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Pomoc z měst a organizací je vždycky vítána. Protože  peněz nikdy není dostatek. A tím, že můžeme si pořídit nějaké zařízení, není to  pro nás, ale pro naše pacienty. Takže zlepšujeme péči o občany města. Takže tím  se město nějak také zviditelňuje, že chce pomáhat a stará se o občany. A my  jsme rádi, že tato spolupráce dále trvá a bude trvat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transportní ventilátor Meduvent je vysoce kvalitní a moderní  zařízení, které pomáhá pacientům s poruchami dýchání, jako jsou otoky plic,  chronická obstrukční plicní nemoc, astma nebo zápal plic.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Děti z 1. ZŠ podpořily prodejem obrazů Podané ruce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Školáci z 1. základní školy ve Frýdku-Místku se rozhodli uspořádat charitativní vernisáž pro dobrou věc. V hodinách výtvarné výchovy namalovali obrazy, které následně prodali za symbolické ceny. Výtěžek poté darovali sdružení Podané ruce. Konkrétně se rozhodli podpořit službu Osobní asistence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téměř 120 ručně malovaných pláten zaplnilo galerii Pod Sovou  na 1. základní škole ve Frýdku-Místku. Školáci totiž připravili prodejní  vernisáž s doprovodným kulturním programem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renata Spustová, vedoucí sboru Podsováček z 1. ZŠ Frýdek-Místek:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  "Výstava je první svého druhu. Kolegyně z 1. stupně,  výtvarnice, se rozhodly tuto výstavu uspořádat. Oslovily i děti z druhého stupně. A připravili jsme obrázky,  které jsou tematicky zasazeny do rámce spojeného s citátem Antoina de Saint-Exupéryho: „Proměňte svůj život v sen a svůj  sen ve skutečnost."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jedná se o malbu akrylem na plátno. Děti se prodejem  rozhodly podpořit sdružení Podané ruce.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renata Spustová, vedoucí sboru Podsováček z 1. ZŠ Frýdek-Místek:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  "My jsme tady tuto  společnost vybrali schválně, protože působí ve Frýdku-Místku, tady u nás. A  zajišťuje přímo osobní asistenci lidem od jednoho roku, dětem, mládeži,  dospělým a starým lidem. U každého  z obrázků je uvedena jakási základní cena, která se týká materiálu a  takových těch potřeb, které k tomu byly nutné. Nutně vynaložené náklady."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vernisáž doprovodil školní sbor Podsováček, který prošel  výraznou obměnou talentů.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renata Spustová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí sboru Podsováček z 1. ZŠ Frýdek-Místek:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  "Po Vánocích  odešly starší děti, teď se objevila spousta malinkých holčiček z prvních  tříd, které mají spousty energie, jsou nabité elánem. A musím říct, že nás  přivedli zase k dalšímu takovému stupni. Mysleli jsme si, že budeme zpívat  jenom dětské písničky, nakonec jsme zařadili i písničky Osvobozeného divadla,  Jarka Nohavicu, dali jsme tam popové skladby, samozřejmě Abbu. No a musím říct,  že jsme použili trochu i swing. Máme ho rádi, rádi ho hrajeme a ozvláštnili  jsme text a zahrajeme i skladbu Joa Garlanda – In the mood."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prodej obrazů i  dobrovolné příspěvky nakonec vynesly pro Podané ruce – osobní asistence  6 050 korun.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení  Podané ruce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Bylo to pro nás velkým překvapením, ale velice milým  překvapením ze strany žáků i vedení školy. Je to krásné gesto směrem  k sociálním službám, které děláme. My využijeme samozřejmě jakoukoliv  částku, právě na terénní sociální službu Osobní asistence."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak tato služba funguje?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je to terénní služba. To znamená, naše osobní asistentky  chodí za klienty do jejich domácího prostředí a tam vykonávají spolu  s klienty úkony, které oni, pro svůj handicap nebo věk, sami nemohou  zvládnout. K tomu potřebují právě ty prodloužené ruce i nohy toho člověka,  který jim pomůže žít v tom jejich domácím prostředí."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podané ruce mají ve Frýdku-Místku 18 osobních asistentek a  vedoucí sociální pracovnici, které pomáhají přibližně čtyřem desítkám občanů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Velikonoční městečko ve F-M pobaví děti i dospělé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program na pódiu pro děti i dospělé. Trhy s řemeslnými výrobky a nejrůznějšími dobrotami místní gastronomie, živá zvířátka a dílničky pro děti. To vše opět přinese i letošní tradiční Velikonoční městečko ve Frýdku-Místku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Náměstí Svobody ve Frýdku-Místku ožije letos programem  Velikonočního městečka 28. března odpoledne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Ve čtvrtek od  14.30 zahájíme jarem vyladěný program pro všechny generace, následně od 17.00  hodin podium ovládne kapela Nerez & Lucia. Koncert bude sestaven jak  z novějších autorských skladeb, tak i z největších hitů původní skupiny  Nerez – např. Kočky, Já s tebou žít nebudu nebo Tisíc dnů mezi námi. U této  příležitosti věnujme vzpomínku zpěvačce a skladatelce Zuzaně Navarové, která  k historii kapely Nerez neodmyslitelně patří a letos to bude již 20 let od  jejího předčasného odchodu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V pátek  dopoledne zahraje na náměstí Cimbálovka Fojt a v pravé poledne si mohou  návštěvníci městečka poslechnout zpívané pašije v podání Scholy  Frýdek-Místek.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Odpoledne děti  potěší Mechulaláci a o další hudební program se postarají Žamboši, David  Vysloužil & Acoustic Irish. Ve večerních hodinách (od 19:00) bude probíhat  Křížová cesta, kterou organizuje místní Římskokatolická farnost – pro ty, kteří  mají zájem se zúčastnit průvod půjde městem od kostela sv. Jana a Pavla v  Místku do Frýdku ke kostelu sv. Jana Křtitele."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V sobotu  zahájí program dětský folklorní soubor Ostravička a následovat budou dvě  pohádky v podání Divadla pod Kloboukem. Odpoledne zahraje kapela Veselá  bída a program zakončí dvorní kapela Valašského království – Fleret.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Trhy v rámci  Velikonočního městečka budou probíhat ve čtvrtek, pátek i sobotu od 10:00  hodin. Ještě bych ráda zmínila, že o dětské dílničky v rámci Velikonočního  městečka se postará již tradičně SVČ Klíč a kolegové z TIC FM připravili  pro děti v Sadech Bedřicha Smetany od 25.3. do 1.4. stezku Tajemství  Velikonoc. Hrací karty lze zdarma vyzvednout na pobočce TIC Místek nebo si je  stáhnout on-line na webu ."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podrobnosti a přesný rozpis programu najdete na webu   nebo na sociálních sítích města a Kultury F-M.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25.3.2024, 16:30</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frýdeckomístecký expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Město F-M přispělo záchranářům na přenosný ventilátor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Město Frýdek-Místek opět podpořilo zdravotnickou záchrannou službu. Přispělo jí dotaci 300 tisíc korun, za které záchranáři pořídili nový transportní ventilátor. Ten pomůže hlavně pacientům s poruchami dýchání. Přístroj může ventilovat pacienta i bez přívodu kyslíku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výjezdové vozidlo lékaře záchranářů ve Frýdku-Místku má nově  ve výbavě speciální transportní ventilátor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Karczmarczyk, ZZS  MSK, ředitel ÚO Frýdek-Místek: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Dnešním dnem tady uvádíme do provozu nový ventilátor, to  znamená dýchací zařízení, které může podporovat nebo nahrazovat ventilaci  pacienta na dýchání. Je to od momentu, kdy potřebuje jenom podpůrné dýchání, až  po řízené dýchání, kdy nám pacient nedýchá vůbec. Výhodou toho zařízení je to,  že je schopno provozu i bez tlakové nádoby s kyslíkem. Jede na vzduch, že  má pohon řízený turbínou a nasávání vzduchu. Takže tehdy nemáme stoprocentní  kyslík nebo nemůžeme zvýšit množství kyslíku ve vdechovaném vzduchu, ale  podáváme 21 procent kyslíku, který je ve vzduchu. Ale je to určitě lepší než  žádná ventilace. Ale většinou to množství kyslíku není nutné  tolik zvyšovat, když zlepšíme ventilaci jako takovou. Takže to jsou základní  výhody, plus ještě některé parametry, které ten přístroj má navíc, proti běžným  zařízením. Nebo tomu, co máme nyní v tomto vozidle k dispozici. Je to  jeho váha, velikost, možnost napájení, bateriový provoz a tak dále."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kde bude přístroj zařazen?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Karczmarczyk, ZZS MSK, ředitel ÚO Frýdek-Místek: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Bude zařazeno do vozidla RV, to znamená rendez-vous, tady  provozovaného ve Frýdku na našem územním odboru. Takže my nejenom, že pokrýváme  Frýdek, ale i okolí, Frýdlant až po Brušperk a samozřejmě v případě  potřeby zajíždíme i na Třinec. Ale to jenom v případě, že tam rychlá je  někde pryč a je nutný výjezd s lékařem. Takže tam také zasahujeme, ale to  jsou minimální výjezdy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Přístroj byl pořízen díky dotaci města, které záchrannou  službu pravidelně podporuje. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Město Frýdek-Místek, i když není zřizovatelem některých  zařízení a služeb, tak spolupráce s nemocnicí a se záchrannou službou je  jedním ze standardů, kterým chceme napomoci tomu, aby ty služby na území města  byly kvalitní. A je to už tradicí, že každý rok předáváme nějaké zařízení do  výjezdových vozidel. A tentokrát je to ventilátor, který je nejnovější, vydrží  dlouho a zcela určitě zvýší kvalitu služeb a komfort, který bude poskytován  pacientům."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Já jsem velmi rád, že město spolupracuje se záchrannou  službou, byť to není naše příspěvková organizace, ale zřizuje ji kraj, tak jsem  rád, že spolupracujeme s touto organizací. Tentokrát město Frýdek-Místek  předalo dar v hodnotě 300 tisíc korun záchranné službě. Jedná se o plicní  ventilátor, který bude sloužit jak občanům města Frýdku-Místku, tak i  v okolí našeho města."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Karczmarczyk, ZZS  MSK, ředitel ÚO Frýdek-Místek: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Pomoc z měst a organizací je vždycky vítána. Protože  peněz nikdy není dostatek. A tím, že můžeme si pořídit nějaké zařízení, není to  pro nás, ale pro naše pacienty. Takže zlepšujeme péči o občany města. Takže tím  se město nějak také zviditelňuje, že chce pomáhat a stará se o občany. A my  jsme rádi, že tato spolupráce dále trvá a bude trvat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transportní ventilátor Meduvent je vysoce kvalitní a moderní  zařízení, které pomáhá pacientům s poruchami dýchání, jako jsou otoky plic,  chronická obstrukční plicní nemoc, astma nebo zápal plic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Děti z 1. ZŠ podpořily prodejem obrazů Podané ruce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Školáci z 1. základní školy ve Frýdku-Místku se rozhodli uspořádat charitativní vernisáž pro dobrou věc. V hodinách výtvarné výchovy namalovali obrazy, které následně prodali za symbolické ceny. Výtěžek poté darovali sdružení Podané ruce. Konkrétně se rozhodli podpořit službu Osobní asistence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téměř 120 ručně malovaných pláten zaplnilo galerii Pod Sovou  na 1. základní škole ve Frýdku-Místku. Školáci totiž připravili prodejní  vernisáž s doprovodným kulturním programem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renata Spustová, vedoucí sboru Podsováček z 1. ZŠ Frýdek-Místek:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  "Výstava je první svého druhu. Kolegyně z 1. stupně,  výtvarnice, se rozhodly tuto výstavu uspořádat. Oslovily i děti z druhého stupně. A připravili jsme obrázky,  které jsou tematicky zasazeny do rámce spojeného s citátem Antoina de Saint-Exupéryho: „Proměňte svůj život v sen a svůj  sen ve skutečnost."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jedná se o malbu akrylem na plátno. Děti se prodejem  rozhodly podpořit sdružení Podané ruce. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renata Spustová, vedoucí sboru Podsováček z 1. ZŠ Frýdek-Místek:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  "My jsme tady tuto  společnost vybrali schválně, protože působí ve Frýdku-Místku, tady u nás. A  zajišťuje přímo osobní asistenci lidem od jednoho roku, dětem, mládeži,  dospělým a starým lidem. U každého  z obrázků je uvedena jakási základní cena, která se týká materiálu a  takových těch potřeb, které k tomu byly nutné. Nutně vynaložené náklady."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vernisáž doprovodil školní sbor Podsováček, který prošel  výraznou obměnou talentů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renata Spustová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí sboru Podsováček z 1. ZŠ Frýdek-Místek:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  "Po Vánocích  odešly starší děti, teď se objevila spousta malinkých holčiček z prvních  tříd, které mají spousty energie, jsou nabité elánem. A musím říct, že nás  přivedli zase k dalšímu takovému stupni. Mysleli jsme si, že budeme zpívat  jenom dětské písničky, nakonec jsme zařadili i písničky Osvobozeného divadla,  Jarka Nohavicu, dali jsme tam popové skladby, samozřejmě Abbu. No a musím říct,  že jsme použili trochu i swing. Máme ho rádi, rádi ho hrajeme a ozvláštnili  jsme text a zahrajeme i skladbu Joa Garlanda – In the mood."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prodej obrazů i  dobrovolné příspěvky nakonec vynesly pro Podané ruce – osobní asistence  6 050 korun. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení  Podané ruce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Bylo to pro nás velkým překvapením, ale velice milým  překvapením ze strany žáků i vedení školy. Je to krásné gesto směrem  k sociálním službám, které děláme. My využijeme samozřejmě jakoukoliv  částku, právě na terénní sociální službu Osobní asistence."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak tato služba funguje?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je to terénní služba. To znamená, naše osobní asistentky  chodí za klienty do jejich domácího prostředí a tam vykonávají spolu  s klienty úkony, které oni, pro svůj handicap nebo věk, sami nemohou  zvládnout. K tomu potřebují právě ty prodloužené ruce i nohy toho člověka,  který jim pomůže žít v tom jejich domácím prostředí."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podané ruce mají ve Frýdku-Místku 18 osobních asistentek a  vedoucí sociální pracovnici, které pomáhají přibližně čtyřem desítkám občanů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Velikonoční městečko ve F-M pobaví děti i dospělé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program na pódiu pro děti i dospělé. Trhy s řemeslnými výrobky a nejrůznějšími dobrotami místní gastronomie, živá zvířátka a dílničky pro děti. To vše opět přinese i letošní tradiční Velikonoční městečko ve Frýdku-Místku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Náměstí Svobody ve Frýdku-Místku ožije letos programem  Velikonočního městečka 28. března odpoledne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Ve čtvrtek od  14.30 zahájíme jarem vyladěný program pro všechny generace, následně od 17.00  hodin podium ovládne kapela Nerez & Lucia. Koncert bude sestaven jak  z novějších autorských skladeb, tak i z největších hitů původní skupiny  Nerez – např. Kočky, Já s tebou žít nebudu nebo Tisíc dnů mezi námi. U této  příležitosti věnujme vzpomínku zpěvačce a skladatelce Zuzaně Navarové, která  k historii kapely Nerez neodmyslitelně patří a letos to bude již 20 let od  jejího předčasného odchodu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V pátek  dopoledne zahraje na náměstí Cimbálovka Fojt a v pravé poledne si mohou  návštěvníci městečka poslechnout zpívané pašije v podání Scholy  Frýdek-Místek. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Odpoledne děti  potěší Mechulaláci a o další hudební program se postarají Žamboši, David  Vysloužil & Acoustic Irish. Ve večerních hodinách (od 19:00) bude probíhat  Křížová cesta, kterou organizuje místní Římskokatolická farnost – pro ty, kteří  mají zájem se zúčastnit průvod půjde městem od kostela sv. Jana a Pavla v  Místku do Frýdku ke kostelu sv. Jana Křtitele."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V sobotu  zahájí program dětský folklorní soubor Ostravička a následovat budou dvě  pohádky v podání Divadla pod Kloboukem. Odpoledne zahraje kapela Veselá  bída a program zakončí dvorní kapela Valašského království – Fleret. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Trhy v rámci  Velikonočního městečka budou probíhat ve čtvrtek, pátek i sobotu od 10:00  hodin. Ještě bych ráda zmínila, že o dětské dílničky v rámci Velikonočního  městečka se postará již tradičně SVČ Klíč a kolegové z TIC FM připravili  pro děti v Sadech Bedřicha Smetany od 25.3. do 1.4. stezku Tajemství  Velikonoc. Hrací karty lze zdarma vyzvednout na pobočce TIC Místek nebo si je  stáhnout on-line na webu ."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podrobnosti a přesný rozpis programu najdete na webu   nebo na sociálních sítích města a Kultury F-M. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-25-03-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>