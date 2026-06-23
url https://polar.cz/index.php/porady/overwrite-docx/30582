--- v0 (2026-02-26)
+++ v1 (2026-06-23)
@@ -1,116 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.3.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční jarmark 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Načerpat inspiraci a svátečně velikonočně se naladit mohli obyvatelé města na tradičním jarmarku. Po celé dva dny před Velkým pátkem probíhal na Masarykově náměstí bohatý kulturní program pro celou rodinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velikonoční svátky začaly v Karviné už v průběhu týdne velkým jarmarkem na náměstí. kromě stánků s nejrůznějšími velikonočními a jinými dekoracemi, s rozmanitým  jídlem a také s řemeslníky, probíhal v jeho průběhu i bohatý kulturní program. Obsahoval i vystoupení dětí z karvinských škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velikonoční svátky začaly v Karviné už v průběhu týdne velkým jarmarkem na náměstí. kromě stánků s nejrůznějšími velikonočními a jinými dekoracemi, s rozmanitým  jídlem a také s řemeslníky, probíhal v jeho průběhu i bohatý kulturní program. Obsahoval i vystoupení dětí z karvinských škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účinkující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme zpívali tady na náměstí pět písniček, které byly dobré a bylo to tady úplně super." "Jakože bylo to super, moc se mi to líbilo, jsem rád, rodiče byli super, byli šťastní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Nitka, spoluorganizátor ze Společnosti pro historii a romantiku z Ostravy: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Se scházíme, abychom připomněli  tradice velikonoční nejen pro Lašsko, Slezsko, ale pro celou širší zemi, ale i zvyky s tím spojené jako jsou vajíčka, beránci a všechny atributy s tím spojené, ale budeme hovořit i o tatarech, pomlázkách, karabáčích, říkejme tomu nástorji jak chceme, který bude tím nejdůležitějším, co budou chlapci třímat v pondělí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na velikonoční svátky se těší hlavně děti. Ve školách se na ně pečlivě připravovaly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na velikonoční svátky se těší hlavně děti. Ve školách se na ně pečlivě připravovaly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci jarmarku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My už jsme se ve škole připravovali na Velikonoce, zdobili jsme vajíčka, různé kraslice." "Já mám ráda velikonoce i barvení vajíček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A hlavně kluci se těší na velikonoční pondělí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,53 +256,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejový turnaj pro děti O pohár Miroslava Fryčera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejový klub Karviná uspořádal pro děti z různých klubů měst České republiky první ročník turnaje O pohár Miroslava Fryčera. Zápasy byly rozloženy do dvou dnů, na ledě zimního stadionu se potkalo celkem osm týmů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ledová plocha zimního stadionu patřila uplynulý víkend nadějným hokejistům ročníku 2014 a mladším,, kteří si mohli díky tomuto turnaji vyzkoušet hrát hokej přes celou ledovou plochu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ledová plocha zimního stadionu patřila uplynulý víkend nadějným hokejistům ročníku 2014 a mladším,, kteří si mohli díky tomuto turnaji vyzkoušet hrát hokej přes celou ledovou plochu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kytka, organizátor turnaje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tím, že ten turnaj má formát, že tyto děti ročníku 2014, což je 4. hokejoví třída hrají celý rok na malém hřišti, tak pro ně chceme pořádat pravidelně takový vstupní turnaj do velkého hokeje, kde už příští rok všichni budou hrát na velkém hřišti, takže je to takový první turnaj, kdy si to ty děti mohou vyzkoušet naostro. Spojili jsme to se jménem Miroslava Fryčera, po domluvě s jeho paní, která s tím souhlasila a je to na uctění památky pana Fryčera jako nejslavnějšího odchovance karvinského hokeje. Máme osm týmů, týmy byly rozděleny do dvou skupin po čtyřech. Máme tady Liberec, Letňany, Opavu, Havířov, Znojmo a Olomouc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Walter, hokejista HC Letci Letňany:</w:t>
       </w:r>
       <w:r>
@@ -214,90 +326,88 @@
         <w:t xml:space="preserve">Dominik Podepřel, hokejista HK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byli dobří, byli lepší než my, ale bojovali jsme. Nejlepší byl Konderla, on je dobrý hráč, dal nejvíc gólů samozřejmě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Fiala, hokejista HC Orli Znojmo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hráli jsme dobře, jenom jsme tam na začátku udělali dvě chyby, dostali jsme dva rychlé góly, ale potom jsme to otáčeli a naštěstí jsme vyhráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na nejlepší tým čekaly dva velké poháry, jeden putovní a druhý vítěznému klubu zůstane. Po každém utkání byly také vyhlášeni nejlepší hráči týmů, na konci turnaje pak byli oceněni nejlepší střelci, brankáři a obránci z celého turnaje. Nejlépe se na turnaji dařilo hokejistům HC Bílí tygři Liberec, druzí skončil Hokejový klub Orli Znojmo a bronzovou příčku obsadili hokejisté týmu HC Letci Letňany. Domácím patřilo šesté místo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na nejlepší tým čekaly dva velké poháry, jeden putovní a druhý vítěznému klubu zůstane. Po každém utkání byly také vyhlášeni nejlepší hráči týmů, na konci turnaje pak byli oceněni nejlepší střelci, brankáři a obránci z celého turnaje. Nejlépe se na turnaji dařilo hokejistům HC Bílí tygři Liberec, druzí skončil Hokejový klub Orli Znojmo a bronzovou příčku obsadili hokejisté týmu HC Letci Letňany. Domácím patřilo šesté místo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MěDK Karviná otevře letošní oslavy k 60. výročí Prodankou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský dům kultury si letos připomíná 60. výročí. V rámci dubnových oslav se už zanedlouho uskuteční ve velkém sále koncert Májováku, kam jsou všichni příznivci české hudby zváni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslavy začnou tanečním odpolednem už 3. dubna v Obecním domě Družba. Akce se jmenuje Sejdeme se u muziky. Hudba bude provázet oslavy i na dalších akcích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslavy začnou tanečním odpolednem už 3. dubna v Obecním domě Družba. Akce se jmenuje Sejdeme se u muziky. Hudba bude provázet oslavy i na dalších akcích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Hrubec, ředitelka MěDK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "6. dubna, v sobotu, tam je ten největší a nejhonosnější koncert z oslav, který se jmenuje Prodankou to začalo. Před 60 lety byl totiž dům kultury otevřen slavnostním uvedením opery Prodaná Nevěsta a tenkrát tady se Státním divadlem Ostrava účinkoval národní umělec Eduard Haken, tak proto Prodankou to začalo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Letošní koncert bude v podání velkého symfonického orchestru Májovák s dirigentem Filipem Urbanem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -357,56 +467,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě tohoto ocenění získal dirigent Filip Urban i titul Talent roku, který mu udělil Magistrát města Ostravy. Po koncertě Prodankou to začalo v městském domě kultury, se k oslavám připojují i karvinská kina a to ve dnech 11. 12. a 13. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Hrubec, ředitelka MěDK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "11. dubna bude ART kino promítat český film Každý den odvahu, 12. dubna zveme do karvinského kina Centrum na den otevřených dveří. V rámci dne otevřených dveří se diváci dostanou do prostor, které běžně není možné vidět, uvidí ukázky projekčních technologií, dozví se hodně z historie karvinských kin a 13. dubna zveme na projekce filmových hitů loňského roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I konec dubna bude patřit oslavám, pobavit se můžete dva dny na Oldies party aneb jak to v MěDK začalo.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Hity 60-90 let bude hrát známý DJ. Hosté v retro oblečení jsou vítáni.</w:t>
+        <w:t xml:space="preserve">I konec dubna bude patřit oslavám, pobavit se můžete dva dny na Oldies party aneb jak to v MěDK začalo. Hity 60-90 let bude hrát známý DJ. Hosté v retro oblečení jsou vítáni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -482,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-30-03-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>